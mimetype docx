--- v0 (2025-11-06)
+++ v1 (2026-10-13)
@@ -1,31 +1,30 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p w:rsidR="002B6419" w:rsidRPr="00D6693F" w:rsidRDefault="002B6419" w:rsidP="00D6693F">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
@@ -34,93 +33,69 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D6693F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Руководство по работе в модуле Малые закупки</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002B6419" w:rsidRDefault="002B6419" w:rsidP="002B6419">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A13938" w:rsidRPr="00A13938" w:rsidRDefault="0080061F" w:rsidP="00A13938">
+    <w:p w:rsidR="00A13938" w:rsidRPr="00A13938" w:rsidRDefault="00D56397" w:rsidP="00A13938">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidR="00A13938" w:rsidRPr="00A13938">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>Постановление-р</w:t>
-[...23 lines deleted...]
-          <w:t xml:space="preserve">амент </w:t>
+          <w:t xml:space="preserve">Постановление-регламент </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D6693F" w:rsidRPr="00A13938">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>от 09.04.2020 г.</w:t>
       </w:r>
       <w:r w:rsidR="00A13938" w:rsidRPr="00A13938">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> с указанием </w:t>
       </w:r>
       <w:r w:rsidR="00A13938" w:rsidRPr="00A13938">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>порядка</w:t>
       </w:r>
       <w:r w:rsidR="00A13938" w:rsidRPr="00A13938">
@@ -130,124 +105,123 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A13938" w:rsidRPr="00A13938">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>работы по осуществлению закупок малого объема находится</w:t>
       </w:r>
       <w:r w:rsidR="00A13938">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> на портале Малых закупок Курской области</w:t>
       </w:r>
       <w:r w:rsidR="00A13938" w:rsidRPr="00A13938">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> по ссылке</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> по </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="00661E15" w:rsidRPr="00261ADA">
+        <w:r w:rsidR="00A13938" w:rsidRPr="00F46334">
           <w:rPr>
             <w:rStyle w:val="a5"/>
-            <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>http://zak.imkursk.ru/smallpurchases/Show/Content/41?ParentItemId=1</w:t>
+          <w:t>с</w:t>
+        </w:r>
+        <w:r w:rsidR="00A13938" w:rsidRPr="00F46334">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>с</w:t>
+        </w:r>
+        <w:r w:rsidR="00A13938" w:rsidRPr="00F46334">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>ылке</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00661E15">
+      <w:r w:rsidR="00A13938">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:t>Обязательно для ознакомления!</w:t>
+        <w:t xml:space="preserve"> Обязательно для ознакомления!</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D6693F" w:rsidRDefault="00D6693F" w:rsidP="00D6693F">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="002B6419" w:rsidP="00D6693F">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Формирование извещения заказчиком</w:t>
+        <w:t>Формирование извещения заказчиком</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002B6419" w:rsidRDefault="002B6419" w:rsidP="002B6419">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Извещение формируется заказчиком в закрытой части модуля.  Создание извещения происходит в папке «</w:t>
       </w:r>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
@@ -265,100 +239,96 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>» фильтр «</w:t>
       </w:r>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>На размещении</w:t>
       </w:r>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">» по кнопке </w:t>
       </w:r>
-      <w:r w:rsidRPr="002D6B1D">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00F46334">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="133350" cy="171450"/>
-[...1 lines deleted...]
-            <wp:docPr id="13" name="Рисунок 13" descr="\\ks-461\shared\кнопки\кн_создать.jpg"/>
+            <wp:extent cx="272961" cy="278296"/>
+            <wp:effectExtent l="19050" t="0" r="0" b="0"/>
+            <wp:docPr id="21" name="Рисунок 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 113" descr="\\ks-461\shared\кнопки\кн_создать.jpg"/>
+                    <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId8" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="133350" cy="171450"/>
+                      <a:ext cx="277857" cy="283288"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
-                    <a:ln>
+                    <a:ln w="9525">
                       <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -393,184 +363,188 @@
         </w:r>
       </w:fldSimple>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="002B6419" w:rsidP="002B6419">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="00411807" w:rsidP="002B6419">
+    <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="00F46334" w:rsidP="002B6419">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5940425" cy="3069590"/>
-[...1 lines deleted...]
-            <wp:docPr id="17" name="Рисунок 17"/>
+            <wp:extent cx="5939790" cy="3705384"/>
+            <wp:effectExtent l="19050" t="0" r="3810" b="0"/>
+            <wp:docPr id="2" name="Рисунок 1" descr="C:\Users\tt1000\Desktop\Инструкция МЗ новая\Снимок экрана 2025-04-17 120511.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="17" name="Рисунок 1.png"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\tt1000\Desktop\Инструкция МЗ новая\Снимок экрана 2025-04-17 120511.png"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId9" cstate="print"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5940425" cy="3069590"/>
+                      <a:ext cx="5939790" cy="3705384"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="002B6419" w:rsidP="002B6419">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Ref464743788"/>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Рисунок </w:t>
       </w:r>
-      <w:r w:rsidR="0080061F" w:rsidRPr="002D6B1D">
+      <w:r w:rsidR="00D56397" w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Рисунок \* ARABIC </w:instrText>
       </w:r>
-      <w:r w:rsidR="0080061F" w:rsidRPr="002D6B1D">
+      <w:r w:rsidR="00D56397" w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="0080061F" w:rsidRPr="002D6B1D">
+      <w:r w:rsidR="00D56397" w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Создание извещения МЗ</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002B6419" w:rsidRDefault="002B6419" w:rsidP="002B6419">
       <w:pPr>
@@ -680,146 +654,155 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Категория</w:t>
       </w:r>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="000E28EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
+      <w:r w:rsidR="00636C25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заказчик </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00636C25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>указывае</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>т</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-      </w:r>
       <w:r w:rsidR="000E28EE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>к</w:t>
       </w:r>
       <w:r w:rsidR="002F3EC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> какой группе каталога относит</w:t>
       </w:r>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>ся</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> данное извещение. Поле «</w:t>
+        <w:t>ся данное извещение. Поле «</w:t>
       </w:r>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Объект закупки</w:t>
       </w:r>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>» заполняется вручную, где указывает наименование объекта закупки. Поле «</w:t>
       </w:r>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Способ определения поставщика</w:t>
       </w:r>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>» заполняется из справочника.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="002B6419" w:rsidP="002B6419">
+    <w:p w:rsidR="004503A1" w:rsidRDefault="002B6419" w:rsidP="004503A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Во вкладка «</w:t>
       </w:r>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -1016,219 +999,343 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="00411807">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> в настоящее время не заполняется</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004503A1" w:rsidRPr="004503A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00636C25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Е</w:t>
+      </w:r>
+      <w:r w:rsidR="004503A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сли при равенстве ценовых предложений</w:t>
+      </w:r>
+      <w:r w:rsidR="00636C25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> участников закупки</w:t>
+      </w:r>
+      <w:r w:rsidR="004503A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оценка будет происходить с использованием </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004503A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ЭКГ-рейтинга</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00636C25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="004503A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в поле </w:t>
+      </w:r>
+      <w:r w:rsidR="004503A1" w:rsidRPr="004503A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Оценка с использованием </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004503A1" w:rsidRPr="004503A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ЭКГ-рейтинга</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004503A1" w:rsidRPr="004503A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="004503A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> необходимо поставить соответствующую отметку</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="002B6419" w:rsidP="002B6419">
+    <w:p w:rsidR="002B6419" w:rsidRPr="004503A1" w:rsidRDefault="002B6419" w:rsidP="002B6419">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002B6419" w:rsidRDefault="002B6419" w:rsidP="002B6419">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D6B1D">
-[...2 lines deleted...]
-          <w:noProof/>
+    </w:p>
+    <w:p w:rsidR="004503A1" w:rsidRPr="002D6B1D" w:rsidRDefault="004503A1" w:rsidP="002B6419">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:drawing>
-[...39 lines deleted...]
-        </w:drawing>
+        <w:pict>
+          <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+            <v:stroke joinstyle="miter"/>
+            <v:formulas>
+              <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+              <v:f eqn="sum @0 1 0"/>
+              <v:f eqn="sum 0 0 @1"/>
+              <v:f eqn="prod @2 1 2"/>
+              <v:f eqn="prod @3 21600 pixelWidth"/>
+              <v:f eqn="prod @3 21600 pixelHeight"/>
+              <v:f eqn="sum @0 0 1"/>
+              <v:f eqn="prod @6 1 2"/>
+              <v:f eqn="prod @7 21600 pixelWidth"/>
+              <v:f eqn="sum @8 21600 0"/>
+              <v:f eqn="prod @7 21600 pixelHeight"/>
+              <v:f eqn="sum @10 21600 0"/>
+            </v:formulas>
+            <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+            <o:lock v:ext="edit" aspectratio="t"/>
+          </v:shapetype>
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:467.05pt;height:6in">
+            <v:imagedata r:id="rId10" o:title="Снимок экрана 2026-09-01 093221"/>
+          </v:shape>
+        </w:pict>
       </w:r>
     </w:p>
     <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="002B6419" w:rsidP="002B6419">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Ref464743809"/>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Рисунок </w:t>
       </w:r>
-      <w:r w:rsidR="0080061F" w:rsidRPr="002D6B1D">
+      <w:r w:rsidR="00D56397" w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Рисунок \* ARABIC </w:instrText>
       </w:r>
-      <w:r w:rsidR="0080061F" w:rsidRPr="002D6B1D">
+      <w:r w:rsidR="00D56397" w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="0080061F" w:rsidRPr="002D6B1D">
+      <w:r w:rsidR="00D56397" w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Форма заполнения извещения МЗ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B6419" w:rsidRPr="00411807" w:rsidRDefault="002B6419" w:rsidP="002B6419">
+    <w:p w:rsidR="00541927" w:rsidRPr="00411807" w:rsidRDefault="002B6419" w:rsidP="002B6419">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Во вкладке «</w:t>
       </w:r>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -1439,179 +1546,198 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> поле </w:t>
       </w:r>
       <w:r w:rsidR="00411807">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>НМЦК</w:t>
       </w:r>
       <w:r w:rsidR="00411807">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="004503A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="002B6419" w:rsidP="002B6419">
+    <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="00541927" w:rsidP="002B6419">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D6B1D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5940425" cy="1483360"/>
-[...1 lines deleted...]
-            <wp:docPr id="1" name="Рисунок 1"/>
+            <wp:extent cx="5939790" cy="2377440"/>
+            <wp:effectExtent l="19050" t="0" r="3810" b="0"/>
+            <wp:docPr id="24" name="Рисунок 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 7"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5940425" cy="1483360"/>
+                      <a:ext cx="5939790" cy="2377440"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="002B6419" w:rsidP="002B6419">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Ref464743817"/>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Рисунок </w:t>
       </w:r>
-      <w:r w:rsidR="0080061F" w:rsidRPr="002D6B1D">
+      <w:r w:rsidR="00D56397" w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Рисунок \* ARABIC </w:instrText>
       </w:r>
-      <w:r w:rsidR="0080061F" w:rsidRPr="002D6B1D">
+      <w:r w:rsidR="00D56397" w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="0080061F" w:rsidRPr="002D6B1D">
+      <w:r w:rsidR="00D56397" w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Вкладка «Финансирование» в извещении МЗ</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FD5E3F" w:rsidRDefault="002B6419" w:rsidP="00FD5E3F">
       <w:pPr>
@@ -1660,51 +1786,61 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Период подачи </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>заявок</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>» по какой момент времени можно подавать заявки на участия в закупке (</w:t>
+        <w:t xml:space="preserve">» по какой момент времени можно подавать заявки на участия в закупке </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(</w:t>
       </w:r>
       <w:fldSimple w:instr=" REF _Ref464743825 \h  \* MERGEFORMAT ">
         <w:r w:rsidRPr="00756B0C">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">Рисунок </w:t>
         </w:r>
         <w:r w:rsidRPr="00756B0C">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
       </w:fldSimple>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2041,179 +2177,188 @@
         </w:rPr>
         <w:t xml:space="preserve"> основанием признания заявки</w:t>
       </w:r>
       <w:r w:rsidR="009F7AEA" w:rsidRPr="009F7AEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> не соответствующей</w:t>
       </w:r>
       <w:r w:rsidR="009F7AEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="00AF586F" w:rsidP="002B6419">
+    <w:p w:rsidR="002B6419" w:rsidRPr="00295E0A" w:rsidRDefault="00541927" w:rsidP="002B6419">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5939790" cy="3382645"/>
-[...1 lines deleted...]
-            <wp:docPr id="6" name="Рисунок 5" descr="Безымянный.png"/>
+            <wp:extent cx="5931535" cy="3665855"/>
+            <wp:effectExtent l="19050" t="0" r="0" b="0"/>
+            <wp:docPr id="27" name="Рисунок 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Безымянный.png"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 8"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="print"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5939790" cy="3382645"/>
+                      <a:ext cx="5931535" cy="3665855"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="002B6419" w:rsidP="002B6419">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Ref464743825"/>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Рисунок </w:t>
       </w:r>
-      <w:r w:rsidR="0080061F" w:rsidRPr="002D6B1D">
+      <w:r w:rsidR="00D56397" w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Рисунок \* ARABIC </w:instrText>
       </w:r>
-      <w:r w:rsidR="0080061F" w:rsidRPr="002D6B1D">
+      <w:r w:rsidR="00D56397" w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="0080061F" w:rsidRPr="002D6B1D">
+      <w:r w:rsidR="00D56397" w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Вкладка «</w:t>
       </w:r>
       <w:r w:rsidR="002F3EC4" w:rsidRPr="002F3EC4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2284,443 +2429,470 @@
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">Рисунок </w:t>
         </w:r>
         <w:r w:rsidRPr="00756B0C">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
       </w:fldSimple>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="002B6419" w:rsidP="002B6419">
+    <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="00295E0A" w:rsidP="002B6419">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D6B1D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:noProof/>
-          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5940425" cy="1830070"/>
-[...1 lines deleted...]
-            <wp:docPr id="18" name="Рисунок 18"/>
+            <wp:extent cx="5939790" cy="2439661"/>
+            <wp:effectExtent l="19050" t="0" r="3810" b="0"/>
+            <wp:docPr id="29" name="Рисунок 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
-[...231 lines deleted...]
-                    <pic:cNvPr id="0" name="Picture 114" descr="\\ks-461\shared\кнопки\save.png"/>
+                    <pic:cNvPr id="0" name="Picture 9"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15" cstate="print">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId13" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="152400" cy="161925"/>
+                      <a:ext cx="5939790" cy="2439661"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
-                    <a:ln>
+                    <a:ln w="9525">
                       <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="002D6B1D">
-[...26 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="002B6419" w:rsidP="002B6419">
       <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Ref464743834"/>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Рисунок </w:t>
+      </w:r>
+      <w:r w:rsidR="00D56397" w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> SEQ Рисунок \* ARABIC </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D56397" w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00D56397" w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Вкладка «Контрактные данные» в извещении МЗ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="002B6419" w:rsidP="002B6419">
+      <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">В случае удачного сохранения документа его следует отправить по маршруту по кнопке </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>После заполнения всех обязательных полей</w:t>
+      </w:r>
+      <w:r w:rsidR="009F7AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и добавления проекта контракта и спецификации через кнопку</w:t>
+      </w:r>
+      <w:r w:rsidR="00295E0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="247650" cy="247650"/>
-[...1 lines deleted...]
-            <wp:docPr id="3" name="Рисунок 3"/>
+            <wp:extent cx="259246" cy="229379"/>
+            <wp:effectExtent l="19050" t="0" r="7454" b="0"/>
+            <wp:docPr id="32" name="Рисунок 15"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 15"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16" cstate="print"/>
+                    <a:blip r:embed="rId14" cstate="print"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="247650" cy="247650"/>
+                      <a:ext cx="259766" cy="229839"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="009F7AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> документ следует сохранить по кнопке </w:t>
+      </w:r>
+      <w:r w:rsidR="00295E0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="185489" cy="166977"/>
+            <wp:effectExtent l="19050" t="0" r="5011" b="0"/>
+            <wp:docPr id="34" name="Рисунок 18"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 18"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15" cstate="print"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="186070" cy="167500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Сохранить</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="002B6419" w:rsidP="002B6419">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+        <w:t xml:space="preserve">В случае удачного сохранения документа его следует отправить по маршруту по кнопке </w:t>
+      </w:r>
+      <w:r w:rsidR="00945A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="285386" cy="230588"/>
+            <wp:effectExtent l="19050" t="0" r="364" b="0"/>
+            <wp:docPr id="82" name="Рисунок 82"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 82"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16" cstate="print"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="285959" cy="231051"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Отправить по маршруту</w:t>
@@ -2741,221 +2913,230 @@
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve">Рисунок </w:t>
         </w:r>
         <w:r w:rsidRPr="00756B0C">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
       </w:fldSimple>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="002B6419" w:rsidP="002B6419">
+    <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="00725B9A" w:rsidP="002B6419">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D6B1D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4981575" cy="1990725"/>
-[...1 lines deleted...]
-            <wp:docPr id="7" name="Рисунок 7"/>
+            <wp:extent cx="4739005" cy="2512695"/>
+            <wp:effectExtent l="19050" t="0" r="4445" b="0"/>
+            <wp:docPr id="36" name="Рисунок 21"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 21"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17" cstate="print"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4981575" cy="1990725"/>
+                      <a:ext cx="4739005" cy="2512695"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="002B6419" w:rsidP="002B6419">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Ref464743845"/>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Рисунок </w:t>
       </w:r>
-      <w:r w:rsidR="0080061F" w:rsidRPr="002D6B1D">
+      <w:r w:rsidR="00D56397" w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Рисунок \* ARABIC </w:instrText>
       </w:r>
-      <w:r w:rsidR="0080061F" w:rsidRPr="002D6B1D">
+      <w:r w:rsidR="00D56397" w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="0080061F" w:rsidRPr="002D6B1D">
+      <w:r w:rsidR="00D56397" w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Публикация извещения на сайте</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002B6419" w:rsidRDefault="002B6419" w:rsidP="002B6419">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>После успешного отправления документа по маршруту извещение перейдёт в фильтр «</w:t>
       </w:r>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Объявлены</w:t>
       </w:r>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>».</w:t>
       </w:r>
       <w:r w:rsidR="0067608C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -2965,96 +3146,106 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00231E0F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>(Рисунок 7).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00231E0F" w:rsidRDefault="00231E0F" w:rsidP="002B6419">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0067608C" w:rsidRDefault="0067608C" w:rsidP="002B6419">
+    <w:p w:rsidR="0067608C" w:rsidRDefault="00725B9A" w:rsidP="002B6419">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2952750" cy="1104900"/>
-[...1 lines deleted...]
-            <wp:docPr id="28" name="Рисунок 28"/>
+            <wp:extent cx="3418840" cy="2600325"/>
+            <wp:effectExtent l="19050" t="0" r="0" b="0"/>
+            <wp:docPr id="38" name="Рисунок 28"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 28"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18" cstate="print"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2952750" cy="1104900"/>
+                      <a:ext cx="3418840" cy="2600325"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00231E0F" w:rsidRPr="00231E0F" w:rsidRDefault="00231E0F" w:rsidP="00231E0F">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3086,71 +3277,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Заказчик осуществляет размещение на </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="0067608C">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>са</w:t>
-[...19 lines deleted...]
-          <w:t>те</w:t>
+          <w:t>сайте</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> извещения не менее чем за 2 (два) рабочих дня до даты окончания срока подачи заявок на участие в такой закупке.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AF586F" w:rsidRDefault="002B6419" w:rsidP="001A1782">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD5E3F">
@@ -3189,106 +3360,131 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>разместить новое</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00FD5E3F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> с измененными условиями.</w:t>
       </w:r>
       <w:r w:rsidR="001A1782">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF586F" w:rsidRDefault="00AF586F" w:rsidP="001A1782">
+    <w:p w:rsidR="00AF586F" w:rsidRDefault="00725B9A" w:rsidP="001A1782">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6047493" cy="3132814"/>
+            <wp:extent cx="3639793" cy="2510057"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
-            <wp:docPr id="20" name="Рисунок 19" descr="Безымянный.png"/>
+            <wp:docPr id="39" name="Рисунок 31"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Безымянный.png"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 31"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20" cstate="print"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6052930" cy="3135631"/>
+                      <a:ext cx="3646867" cy="2514936"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="00725B9A" w:rsidRPr="00725B9A" w:rsidRDefault="00725B9A" w:rsidP="001A1782">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="002B6419" w:rsidRPr="001A1782" w:rsidRDefault="001A1782" w:rsidP="001A1782">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Для экономии времени, извещение которое было отменено, можно скопировать из фильтра </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3533,96 +3729,106 @@
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00231E0F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Рисунок 8).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00231E0F" w:rsidRDefault="00231E0F" w:rsidP="002B6419">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FD5E3F" w:rsidRDefault="00FD5E3F" w:rsidP="002B6419">
+    <w:p w:rsidR="00FD5E3F" w:rsidRDefault="00725B9A" w:rsidP="002B6419">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1600200" cy="590550"/>
-[...1 lines deleted...]
-            <wp:docPr id="33" name="Рисунок 33"/>
+            <wp:extent cx="3291840" cy="1343660"/>
+            <wp:effectExtent l="19050" t="0" r="3810" b="0"/>
+            <wp:docPr id="40" name="Рисунок 34"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 34"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21" cstate="print"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1600200" cy="590550"/>
+                      <a:ext cx="3291840" cy="1343660"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00231E0F" w:rsidRPr="002D6B1D" w:rsidRDefault="00231E0F" w:rsidP="00231E0F">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3684,92 +3890,62 @@
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Заказчик в течение 3 (трёх) </w:t>
       </w:r>
       <w:r w:rsidR="00FD5E3F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>рабочих</w:t>
       </w:r>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> дней после окончания срока подачи заявок на участие в закупке рассматривает поданные заявки и принимает решение о соответствии </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">или о несоответствии заявки на участие в закупке исходя из требований, указанных в извещении, определяет победителя и размещает результаты рассмотрения заявок на участие в закупке в виде протокола, сформированного средствами модуля (далее – Протокол) на </w:t>
+        <w:t xml:space="preserve"> дней после окончания срока подачи заявок на участие в закупке рассматривает поданные заявки и принимает решение о соответствии или о несоответствии заявки на участие в закупке исходя из требований, указанных в извещении, определяет победителя и размещает результаты рассмотрения заявок на участие в закупке в виде протокола, сформированного средствами модуля (далее – Протокол) на </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00E91778">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>сай</w:t>
-[...19 lines deleted...]
-          <w:t>е</w:t>
+          <w:t>сайте</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="008F76E9" w:rsidP="002B6419">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3867,542 +4043,618 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> «</w:t>
       </w:r>
       <w:r w:rsidR="002B6419" w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>В работе</w:t>
       </w:r>
       <w:r w:rsidR="002B6419" w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">». Документ открывается по кнопке </w:t>
+        <w:t>». Документ открывается по кнопке  [</w:t>
       </w:r>
       <w:r w:rsidR="002B6419" w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Редактировать</w:t>
+      </w:r>
+      <w:r w:rsidR="002B6419" w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00E91778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или двойным кликом мыши</w:t>
+      </w:r>
+      <w:r w:rsidR="002B6419" w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00231E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Рисунок 9</w:t>
+      </w:r>
+      <w:r w:rsidR="002B6419" w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F2166" w:rsidRDefault="002B6419" w:rsidP="001F2166">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Победителем малой закупки признается участник закупки, подавший заявку на участие в закупке, которая соответствует всем требованиям, установленным в извещении о закупке, и в которой указана наименьшая цена товара, работы или услуги.</w:t>
+      </w:r>
+      <w:r w:rsidR="001F2166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При предложении наименьшей цены несколькими участниками закупки </w:t>
+      </w:r>
+      <w:r w:rsidR="001F2166">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>определяет победителя следующим образом:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F2166" w:rsidRDefault="001F2166" w:rsidP="001F2166">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">           1) если в извещении установлено условие об оценке участников с использованием </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ЭКГ-рейтинга</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, победителем признается участник с наивысшим рейтингом. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В случае если значения </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ЭКГ-рейтинга</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нескольких участников совпадают, победителем признается участник, чья заявка зарегистрирована в Модуле раньше по времени поступления</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B6419" w:rsidRPr="00661E15" w:rsidRDefault="001F2166" w:rsidP="00661E15">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r w:rsidR="002B6419" w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3526">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">если в извещении не установлено условие об оценке участников с использованием </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DE3526">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ЭКГ-рейтинга</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DE3526">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, победителем признается участник, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3526">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>чья заявка зарегистрирована в Модуле раньше по времени поступления</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3526">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00661E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00661E15" w:rsidRPr="00661E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Федеральный закон "О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд" от 05.04.2013 N 44-ФЗ</w:t>
+      </w:r>
+      <w:r w:rsidR="00661E15" w:rsidRPr="00661E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="002B6419" w:rsidRPr="00661E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0017405B" w:rsidRDefault="008A6418" w:rsidP="002B6419">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Во вкладке «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Результат работы комиссии</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="00F435B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F435B4" w:rsidRPr="00F435B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>шаг</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A6418">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0017405B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(все шаги отображены на рисунке 9) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>отображаются предложения поставщиков, для просмотра заявки поставщика необходимо нажать на</w:t>
+      </w:r>
+      <w:r w:rsidR="004514B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кнопку</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> классификатор «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="004344C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>столбце «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Номер заявки в журнале регистрации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="00F435B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F435B4" w:rsidRPr="00F435B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>шаг</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A6418">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, откроется отдельное окно с предложением выбранного поставщика, через кнопку </w:t>
+      </w:r>
+      <w:r w:rsidR="00945A94" w:rsidRPr="00945A94">
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="133350" cy="152400"/>
-[...1 lines deleted...]
-            <wp:docPr id="26" name="Рисунок 26" descr="\\ks-461\shared\кнопки\редактировать.png"/>
+            <wp:extent cx="211988" cy="190831"/>
+            <wp:effectExtent l="19050" t="0" r="0" b="0"/>
+            <wp:docPr id="61" name="Рисунок 18"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 115" descr="\\ks-461\shared\кнопки\редактировать.png"/>
+                    <pic:cNvPr id="0" name="Picture 18"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23" cstate="print">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId15" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="133350" cy="152400"/>
+                      <a:ext cx="212652" cy="191429"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
-                    <a:ln>
+                    <a:ln w="9525">
                       <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="002B6419" w:rsidRPr="002D6B1D">
-[...430 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004344C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">в открывшемся окне </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -4927,51 +5179,144 @@
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="0017405B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>не соответствующей</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>, затем если победитель имеется ставиться галочка победитель напротив нужного участника</w:t>
+        <w:t>, затем</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3526">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, если победитель имеется</w:t>
+      </w:r>
+      <w:r w:rsidR="00950F7B" w:rsidRPr="00950F7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3526">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ставит</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ся галочка </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3526">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в поле </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3526" w:rsidRPr="00DE3526">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«П</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE3526">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>обедитель</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3526" w:rsidRPr="00DE3526">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> напротив нужного участника</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0017405B" w:rsidRDefault="0017405B" w:rsidP="0017405B">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5321,149 +5666,144 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Т.к. на практике победитель может отказаться от заключения контракта и в этом случае необходимо заключать контракт с </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003F60F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>поставщиком</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="003F60F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-        <w:t>занявшим 2</w:t>
+        <w:t xml:space="preserve"> занявшим 2</w:t>
       </w:r>
       <w:r w:rsidR="00D07925">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>-е</w:t>
       </w:r>
       <w:r w:rsidR="003F60F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> место, однако он может не соответствовать Вашим требованиям, но Вы не имеете право выбрать 3-й номер если у 2-го номера не проставлено значение «Не соответствует».</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004514B0" w:rsidRPr="00F435B4" w:rsidRDefault="004514B0" w:rsidP="002B6419">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="004344C3" w:rsidP="002B6419">
+    <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="00853F5D" w:rsidP="002B6419">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5940425" cy="2886323"/>
-[...1 lines deleted...]
-            <wp:docPr id="48" name="Рисунок 48"/>
+            <wp:extent cx="5939790" cy="3068955"/>
+            <wp:effectExtent l="19050" t="0" r="3810" b="0"/>
+            <wp:docPr id="49" name="Рисунок 44"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="48" name="Рисунок 7.PNG"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 44"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24" cstate="print">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId23" cstate="print"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5943523" cy="2887828"/>
+                      <a:ext cx="5939790" cy="3068955"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="002B6419" w:rsidP="002B6419">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Ref464743907"/>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
@@ -5623,51 +5963,69 @@
       <w:r w:rsidR="00762867" w:rsidRPr="00762867">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
       <w:r w:rsidR="00D07925" w:rsidRPr="00762867">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00762867">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>отправить документ по маршруту.</w:t>
+        <w:t>отправить документ по маршруту</w:t>
+      </w:r>
+      <w:r w:rsidR="00853F5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (шаг 8)</w:t>
+      </w:r>
+      <w:r w:rsidR="00762867">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D07925" w:rsidRPr="00D07925" w:rsidRDefault="00D07925" w:rsidP="00D07925">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D07925">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>В случае признания закупки несостоявшейся либо не</w:t>
       </w:r>
       <w:r w:rsidR="00762867">
         <w:rPr>
@@ -5831,124 +6189,132 @@
         <w:r w:rsidR="00E16EBE">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Рисунок 10</w:t>
         </w:r>
       </w:fldSimple>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00762867">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">, сохранить протокол и сгенерировать. Вкладка «результат работы комиссии» в этом случае не </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>, сохранить протокол и сгенерировать. Вкладка «результат работы комисси</w:t>
+      </w:r>
+      <w:r w:rsidR="00853F5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>и» в этом случае не заполняется</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="002B6419" w:rsidP="002B6419">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="002B6419" w:rsidP="002B6419">
+    <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="00853F5D" w:rsidP="002B6419">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D6B1D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5940425" cy="1390015"/>
-[...1 lines deleted...]
-            <wp:docPr id="9" name="Рисунок 9"/>
+            <wp:extent cx="5939790" cy="612736"/>
+            <wp:effectExtent l="19050" t="0" r="3810" b="0"/>
+            <wp:docPr id="50" name="Рисунок 45"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 45"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25" cstate="print"/>
+                    <a:blip r:embed="rId24" cstate="print"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5940425" cy="1390015"/>
+                      <a:ext cx="5939790" cy="612736"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="002B6419" w:rsidP="002B6419">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Ref518038693"/>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
@@ -6107,106 +6473,109 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>] (</w:t>
       </w:r>
       <w:r w:rsidR="00E16EBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Рисунок 11</w:t>
       </w:r>
       <w:r w:rsidR="002B6419" w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="00F435B4" w:rsidP="002B6419">
+    <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="00853F5D" w:rsidP="002B6419">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5077534" cy="1600423"/>
-[...1 lines deleted...]
-            <wp:docPr id="51" name="Рисунок 51"/>
+            <wp:extent cx="5189055" cy="946205"/>
+            <wp:effectExtent l="19050" t="0" r="0" b="0"/>
+            <wp:docPr id="55" name="Рисунок 49"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="51" name="Рисунок 9.png"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 49"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26" cstate="print">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId25" cstate="print"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5077534" cy="1600423"/>
+                      <a:ext cx="5190633" cy="946493"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="002B6419" w:rsidP="002B6419">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Ref464743928"/>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
@@ -6491,162 +6860,182 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00E16EBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Рисунок 12</w:t>
       </w:r>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C2FBD" w:rsidRPr="002D6B1D" w:rsidRDefault="003C2FBD" w:rsidP="002B6419">
+    <w:p w:rsidR="003C2FBD" w:rsidRPr="002D6B1D" w:rsidRDefault="00853F5D" w:rsidP="002B6419">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3848432" cy="2095441"/>
-[...1 lines deleted...]
-            <wp:docPr id="52" name="Рисунок 52"/>
+            <wp:extent cx="3466465" cy="2901950"/>
+            <wp:effectExtent l="19050" t="0" r="635" b="0"/>
+            <wp:docPr id="56" name="Рисунок 50"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 50"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27" cstate="print"/>
+                    <a:blip r:embed="rId26" cstate="print"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3968357" cy="2160739"/>
+                      <a:ext cx="3466465" cy="2901950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C2FBD" w:rsidRPr="002D6B1D" w:rsidRDefault="002B6419" w:rsidP="003C2FBD">
+    <w:p w:rsidR="003C2FBD" w:rsidRPr="002D6B1D" w:rsidRDefault="00853F5D" w:rsidP="003C2FBD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D6B1D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4857750" cy="2257425"/>
-[...1 lines deleted...]
-            <wp:docPr id="10" name="Рисунок 10"/>
+            <wp:extent cx="4034211" cy="1383527"/>
+            <wp:effectExtent l="19050" t="0" r="4389" b="0"/>
+            <wp:docPr id="57" name="Рисунок 53"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 53"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28" cstate="print"/>
+                    <a:blip r:embed="rId27" cstate="print"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4857750" cy="2257425"/>
+                      <a:ext cx="4041180" cy="1385917"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="002B6419" w:rsidP="002B6419">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Ref518039386"/>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
@@ -6752,84 +7141,94 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>другие,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> то</w:t>
       </w:r>
       <w:r w:rsidR="00B21D35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> они меняются вручную. После заполнения всех данных и проверки необходимо сохранить изменения по кнопке </w:t>
       </w:r>
-      <w:r w:rsidR="00B21D35">
+      <w:r w:rsidR="00945A94" w:rsidRPr="00945A94">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="285750" cy="285750"/>
-[...1 lines deleted...]
-            <wp:docPr id="53" name="Рисунок 53"/>
+            <wp:extent cx="211989" cy="190832"/>
+            <wp:effectExtent l="19050" t="0" r="0" b="0"/>
+            <wp:docPr id="62" name="Рисунок 18"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 18"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29" cstate="print"/>
+                    <a:blip r:embed="rId15" cstate="print"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="285750" cy="285750"/>
+                      <a:ext cx="212653" cy="191430"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00B21D35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. Отправлять по маршруту </w:t>
       </w:r>
       <w:r w:rsidR="0082406D" w:rsidRPr="00762867">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -6848,51 +7247,50 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="002B6419" w:rsidP="002B6419">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Сформированная малая закупку будет отображаться в папк</w:t>
       </w:r>
       <w:r w:rsidR="00B21D35">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>е</w:t>
       </w:r>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> «</w:t>
       </w:r>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -6926,104 +7324,109 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>» (</w:t>
       </w:r>
       <w:r w:rsidR="00E16EBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Рисунок 13</w:t>
       </w:r>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="002B6419" w:rsidP="002B6419">
+    <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="00853F5D" w:rsidP="002B6419">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D6B1D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5940425" cy="3484245"/>
-[...1 lines deleted...]
-            <wp:docPr id="11" name="Рисунок 11"/>
+            <wp:extent cx="5939790" cy="2759075"/>
+            <wp:effectExtent l="19050" t="0" r="3810" b="0"/>
+            <wp:docPr id="59" name="Рисунок 59"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="11" name="15ъ.png"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 59"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30" cstate="print">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId28" cstate="print"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5940425" cy="3484245"/>
+                      <a:ext cx="5939790" cy="2759075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="002B6419" w:rsidP="002B6419">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Ref518039663"/>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
@@ -7619,87 +8022,97 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Реестр малых закупок</w:t>
       </w:r>
       <w:r w:rsidR="00252322">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="002B6419" w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> по кнопке </w:t>
       </w:r>
-      <w:r w:rsidR="002B6419" w:rsidRPr="002D6B1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00945A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="247650" cy="247650"/>
-[...1 lines deleted...]
-            <wp:docPr id="25" name="Рисунок 25"/>
+            <wp:extent cx="295226" cy="238539"/>
+            <wp:effectExtent l="19050" t="0" r="0" b="0"/>
+            <wp:docPr id="79" name="Рисунок 79"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 79"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16" cstate="print"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="247650" cy="247650"/>
+                      <a:ext cx="295819" cy="239018"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="002B6419" w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r w:rsidR="002B6419" w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Отправить по </w:t>
@@ -7762,105 +8175,108 @@
       </w:r>
       <w:r w:rsidR="002B6419" w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="002B6419" w:rsidP="002B6419">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="00252322" w:rsidP="002B6419">
+    <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="00DE6288" w:rsidP="002B6419">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5940425" cy="2211070"/>
-[...1 lines deleted...]
-            <wp:docPr id="5" name="Рисунок 5"/>
+            <wp:extent cx="5939790" cy="1065880"/>
+            <wp:effectExtent l="19050" t="0" r="3810" b="0"/>
+            <wp:docPr id="60" name="Рисунок 60"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="5" name="Рисунок 16.png"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 60"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31" cstate="print">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId29" cstate="print"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5940425" cy="2211070"/>
+                      <a:ext cx="5939790" cy="1065880"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="002B6419" w:rsidP="002B6419">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Ref464743976"/>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
@@ -7916,51 +8332,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Далее малая закупка перейдёт в фильтр «</w:t>
       </w:r>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Реестр малых закупок</w:t>
       </w:r>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">» и отобразится на </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="00252322">
           <w:rPr>
             <w:rStyle w:val="a5"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="ru-RU"/>
           </w:rPr>
           <w:t>сайте</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> во вкладке «</w:t>
       </w:r>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -8001,67 +8417,68 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="002B6419" w:rsidP="002B6419">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5940425" cy="3305175"/>
             <wp:effectExtent l="0" t="0" r="3175" b="9525"/>
             <wp:docPr id="35" name="Рисунок 35"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33" cstate="print"/>
+                    <a:blip r:embed="rId31" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5940425" cy="3305175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="002B6419" w:rsidP="002B6419">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
@@ -8233,51 +8650,51 @@
       </w:r>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="228600" cy="200025"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="31" name="Рисунок 31"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34" cstate="print"/>
+                    <a:blip r:embed="rId32" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="228600" cy="200025"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -8312,1680 +8729,1928 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>] (</w:t>
       </w:r>
       <w:r w:rsidR="00E16EBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Рисунок 16</w:t>
       </w:r>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="00D6693F" w:rsidP="002B6419">
+    <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="00DE6288" w:rsidP="002B6419">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5940425" cy="3270885"/>
-[...1 lines deleted...]
-            <wp:docPr id="12" name="Рисунок 12"/>
+            <wp:extent cx="5931535" cy="2043430"/>
+            <wp:effectExtent l="19050" t="0" r="0" b="0"/>
+            <wp:docPr id="63" name="Рисунок 63"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="12" name="Рисунок 18.png"/>
-[...270 lines deleted...]
-                    <pic:cNvPr id="0" name="Picture 114" descr="\\ks-461\shared\кнопки\save.png"/>
+                    <pic:cNvPr id="0" name="Picture 63"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15" cstate="print">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId33" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="152400" cy="161925"/>
+                      <a:ext cx="5931535" cy="2043430"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
-                    <a:ln>
+                    <a:ln w="9525">
                       <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="002D6B1D">
-[...55 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="002B6419" w:rsidP="002B6419">
       <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Ref518048994"/>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Рисунок </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidR="00E16EBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Формирование </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>рейтингования</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="002B6419" w:rsidP="002B6419">
+      <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:tab/>
-        <w:t>В случае успешного сохранения документ</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> перейдет в папку «</w:t>
+        <w:t>При нажатии на кнопку откроется форма документа «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D6693F">
+      <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Рейтингование</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D6693F">
-[...17 lines deleted...]
-      <w:r w:rsidR="00D6693F">
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">». </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4211A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> данной форме необходимо обязательно заполнить пол</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16EBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> «</w:t>
       </w:r>
-      <w:r w:rsidR="00D6693F">
-[...29 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Оценка</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>» (выбором значения из справочника «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Справочник оценок поставщиков</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>») и поле «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Комментарий</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">». </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002B6419" w:rsidRDefault="002B6419" w:rsidP="002B6419">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">После заполнения всех обязательных полей документ следует сохранить по кнопке </w:t>
+      </w:r>
+      <w:r w:rsidR="00945A94" w:rsidRPr="00945A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="247650" cy="247650"/>
-[...1 lines deleted...]
-            <wp:docPr id="42" name="Рисунок 42"/>
+            <wp:extent cx="176657" cy="159026"/>
+            <wp:effectExtent l="19050" t="0" r="0" b="0"/>
+            <wp:docPr id="66" name="Рисунок 18"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 18"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16" cstate="print"/>
+                    <a:blip r:embed="rId15" cstate="print"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="247650" cy="247650"/>
+                      <a:ext cx="177211" cy="159524"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r w:rsidRPr="002D6B1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Отправить по маршруту</w:t>
-[...26 lines deleted...]
-        <w:t>).</w:t>
+        <w:t>Сохранить</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE6288">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DE6288">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Рисунок 17)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6693F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Отправлять по маршруту </w:t>
+      </w:r>
+      <w:r w:rsidR="00D6693F" w:rsidRPr="00E16EBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>не надо</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6693F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="002B6419" w:rsidP="002B6419">
+    <w:p w:rsidR="00DE6288" w:rsidRPr="00DE6288" w:rsidRDefault="00DE6288" w:rsidP="00DE6288">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-709" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="002D6B1D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5940425" cy="2875915"/>
-[...1 lines deleted...]
-            <wp:docPr id="43" name="Рисунок 43"/>
+            <wp:extent cx="5998818" cy="3283889"/>
+            <wp:effectExtent l="19050" t="0" r="1932" b="0"/>
+            <wp:docPr id="64" name="Рисунок 64"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="43" name="18.png"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 64"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36" cstate="print">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId34" cstate="print"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5940425" cy="2875915"/>
+                      <a:ext cx="5999496" cy="3284260"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE6288">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Рисунок 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE6288">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Оценка поставщика и сохранение </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DE6288">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>рейтингования</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00DE6288" w:rsidRPr="00DE6288" w:rsidRDefault="00DE6288" w:rsidP="00DE6288">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-709" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="002B6419" w:rsidP="002B6419">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">. Публикация </w:t>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>В случае успешного сохранения документ</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6693F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> перейдет в папку «</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002D6B1D">
-[...8 lines deleted...]
-        <w:t>рейтингование</w:t>
+      <w:r w:rsidR="00D6693F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Рейтингование</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002D6B1D">
-[...89 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00D6693F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» в </w:t>
       </w:r>
       <w:r w:rsidR="00F951D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>контракт по</w:t>
-[...54 lines deleted...]
-        <w:t>Реестр Малых закупок -</w:t>
+        <w:t>фильтр</w:t>
       </w:r>
       <w:r w:rsidR="00D6693F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...28 lines deleted...]
-        <w:t>Реестр Малых закупок -</w:t>
+        <w:t xml:space="preserve"> «</w:t>
       </w:r>
       <w:r w:rsidR="00D6693F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...250 lines deleted...]
-        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>В работе»</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6693F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> откуда документ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> следует отправить по маршруту по кнопке </w:t>
+      </w:r>
+      <w:r w:rsidR="00945A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="246380" cy="214988"/>
-[...1 lines deleted...]
-            <wp:docPr id="8" name="Рисунок 46"/>
+            <wp:extent cx="293062" cy="238539"/>
+            <wp:effectExtent l="19050" t="0" r="0" b="0"/>
+            <wp:docPr id="67" name="Рисунок 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14" cstate="print"/>
+                    <a:blip r:embed="rId35" cstate="print"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="260565" cy="227366"/>
+                      <a:ext cx="293656" cy="239022"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00A4211A" w:rsidRPr="00CB5E4F">
-[...123 lines deleted...]
-        <w:t xml:space="preserve"> закупка снова отправляется по маршруту без внесения изменений.</w:t>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Отправить по маршруту</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>] (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E16EBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Рисунок 17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB5E4F" w:rsidRPr="00CB5E4F" w:rsidRDefault="00CB5E4F" w:rsidP="00CE01FB">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="002B6419" w:rsidP="002B6419">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB5E4F" w:rsidRDefault="00CB5E4F" w:rsidP="00CE01FB">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="00945A94" w:rsidP="002B6419">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...154 lines deleted...]
-        <w:rPr>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3848432" cy="2095441"/>
-[...1 lines deleted...]
-            <wp:docPr id="14" name="Рисунок 52"/>
+            <wp:extent cx="5931535" cy="2917825"/>
+            <wp:effectExtent l="19050" t="0" r="0" b="0"/>
+            <wp:docPr id="71" name="Рисунок 71"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 71"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27" cstate="print"/>
+                    <a:blip r:embed="rId36" cstate="print"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3968357" cy="2160739"/>
+                      <a:ext cx="5931535" cy="2917825"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="006477AE">
+    </w:p>
+    <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="002B6419" w:rsidP="002B6419">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002B6419" w:rsidRPr="002D6B1D" w:rsidRDefault="002B6419" w:rsidP="002B6419">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Ref518048999"/>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Рисунок </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidR="00E16EBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00945A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Публикация </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>рейтингование</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на портале</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D6693F" w:rsidRDefault="002B6419" w:rsidP="00E16EBE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При успешном отправлении по маршруту </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Рейтингование</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> перейдёт в фильтр «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Опубликовано</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">». После публикации </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Рейтингования</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F951D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>контракт по</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мал</w:t>
+      </w:r>
+      <w:r w:rsidR="00F951D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ой</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> закупк</w:t>
+      </w:r>
+      <w:r w:rsidR="00F951D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в зависимости от выставленной оценки автоматически перейдёт в фильтр «</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6693F" w:rsidRPr="00D6693F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Реестр Малых закупок -</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6693F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Исполнен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>» или «</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6693F" w:rsidRPr="00D6693F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Реестр Малых закупок -</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6693F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Не исполнен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D6B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>».</w:t>
+      </w:r>
+      <w:r w:rsidR="00661E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00661E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Контракты</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00661E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по которым не будет сформировано </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00661E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>рейтингование</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00661E15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в открытой части модуля малых закупок (портал малых закупок Курской области) будут иметь статус исполняется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A4211A" w:rsidRDefault="00A4211A" w:rsidP="00E16EBE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="00A4211A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1.5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Отказ поставщика от подписания контракта или направления им протокола разногласий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A4211A" w:rsidRDefault="00A4211A" w:rsidP="00E16EBE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E16EBE" w:rsidRPr="00CB5E4F" w:rsidRDefault="00CB5E4F" w:rsidP="00CE01FB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB5E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4211A" w:rsidRPr="00CB5E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Если поставщик после направления ему проекта контракта на подпись вернул его в фильтр </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4211A" w:rsidRPr="00CB5E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4211A" w:rsidRPr="00CB5E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4211A" w:rsidRPr="00CB5E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Получено от поставщика (протокол разногласия)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4211A" w:rsidRPr="00CB5E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>»,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4211A" w:rsidRPr="00CB5E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4211A" w:rsidRPr="00CB5E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">заказчик </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A4211A" w:rsidRPr="00CB5E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ознакамливается</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A4211A" w:rsidRPr="00CB5E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с приложенным разногласием (посмотреть можно, открыв закупку двойным кликом и нажав на кнопку </w:t>
+      </w:r>
+      <w:r w:rsidR="00945A94">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4857750" cy="2257425"/>
-[...1 lines deleted...]
-            <wp:docPr id="16" name="Рисунок 10"/>
+            <wp:extent cx="220713" cy="214685"/>
+            <wp:effectExtent l="19050" t="0" r="7887" b="0"/>
+            <wp:docPr id="75" name="Рисунок 75"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 75"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28" cstate="print"/>
+                    <a:blip r:embed="rId37" cstate="print"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4857750" cy="2257425"/>
+                      <a:ext cx="220568" cy="214544"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+      <w:r w:rsidR="00A4211A" w:rsidRPr="00CB5E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidR="00C02218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>При</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4211A" w:rsidRPr="00CB5E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> согласи</w:t>
+      </w:r>
+      <w:r w:rsidR="00C02218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4211A" w:rsidRPr="00CB5E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, заказчик вносит изменения в договор, заново прикрепляет его к закупке</w:t>
+      </w:r>
+      <w:r w:rsidR="003C35E6" w:rsidRPr="00CB5E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, старый удаляет</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4211A" w:rsidRPr="00CB5E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003C35E6" w:rsidRPr="00CB5E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4211A" w:rsidRPr="00CB5E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">отправляет </w:t>
+      </w:r>
+      <w:r w:rsidR="003C35E6" w:rsidRPr="00CB5E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>закупку</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4211A" w:rsidRPr="00CB5E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по маршруту.</w:t>
+      </w:r>
+      <w:r w:rsidR="006477AE" w:rsidRPr="00CB5E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> При не согласии поставщика с разногласием</w:t>
+      </w:r>
+      <w:r w:rsidR="00D4130E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="006477AE" w:rsidRPr="00CB5E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> закупка снова отправляется по маршруту без внесения изменений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CB5E4F" w:rsidRPr="00CB5E4F" w:rsidRDefault="00CB5E4F" w:rsidP="00CE01FB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CB5E4F" w:rsidRDefault="00CB5E4F" w:rsidP="00CE01FB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:r w:rsidR="006477AE" w:rsidRPr="00CB5E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Если поставщик принял решение об отказе от подписания контракта, закупка перейдет в фильтр </w:t>
+      </w:r>
+      <w:r w:rsidR="006477AE" w:rsidRPr="00CB5E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«Отказано поставщиком».</w:t>
+      </w:r>
+      <w:r w:rsidR="00D4130E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В этом случае</w:t>
+      </w:r>
+      <w:r w:rsidR="006477AE" w:rsidRPr="00CB5E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заказчик </w:t>
+      </w:r>
+      <w:r w:rsidR="00C02218">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>может</w:t>
+      </w:r>
+      <w:r w:rsidR="006477AE" w:rsidRPr="00CB5E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заключить договор с поставщиком, занявшим 2-е место. Для этого он возвращается в фильтр «</w:t>
+      </w:r>
+      <w:r w:rsidR="006477AE" w:rsidRPr="00CB5E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Определение поставщика завершено</w:t>
+      </w:r>
+      <w:r w:rsidR="006477AE" w:rsidRPr="00CB5E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">». Снова выделяет нужную закупку и нажимает на кнопку </w:t>
+      </w:r>
+      <w:r w:rsidR="006477AE" w:rsidRPr="00CB5E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="006477AE" w:rsidRPr="00CB5E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="006477AE" w:rsidRPr="00CB5E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>формировать малую закупку</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006477AE" w:rsidRPr="00CB5E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="006477AE" w:rsidRPr="00CB5E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006477AE" w:rsidRPr="00CB5E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Рисунок1</w:t>
+      </w:r>
+      <w:r w:rsidR="00945A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="006477AE" w:rsidRPr="00CB5E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CB5E4F" w:rsidRPr="00950F7B" w:rsidRDefault="00945A94" w:rsidP="00CE01FB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="3029585" cy="2242185"/>
+            <wp:effectExtent l="19050" t="0" r="0" b="0"/>
+            <wp:docPr id="85" name="Рисунок 85"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 85"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId38" cstate="print"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3029585" cy="2242185"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00C452E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5939790" cy="2930027"/>
+            <wp:effectExtent l="19050" t="0" r="3810" b="0"/>
+            <wp:docPr id="88" name="Рисунок 88"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 88"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId39" cstate="print"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5939790" cy="2930027"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
     </w:p>
     <w:p w:rsidR="006477AE" w:rsidRDefault="006477AE" w:rsidP="00CB5E4F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB5E4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Рисунок 18. Формирование малой закупки</w:t>
+        <w:t>Рисунок 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00945A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB5E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. Формирование малой закупки</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB5E4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CB5E4F" w:rsidRDefault="00CB5E4F" w:rsidP="00CE01FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
@@ -10341,62 +11006,62 @@
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>оки, установленные Регламентом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2 рабочих дня)</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB5E4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">, либо не направивший заказчику протокол разногласий, признается уклонившимся от заключения контракта. В этом случае заказчик вправе заключить контракт с участником закупки, заявке которого присвоен второй </w:t>
+        <w:t xml:space="preserve">, либо не направивший заказчику протокол разногласий, признается уклонившимся от заключения контракта. В этом случае заказчик вправе заключить контракт с участником закупки, заявке которого присвоен второй номер, направив такому участнику проект контракта в течение 2 (двух) рабочих дней со </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB5E4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>номер, направив такому участнику проект контракта в течение 2 (двух) рабочих дней со дня признания победителя закупки уклонившимся от заключения контракта.</w:t>
+        <w:t>дня признания победителя закупки уклонившимся от заключения контракта.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Для этого в</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB5E4F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D4130E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
@@ -12182,111 +12847,129 @@
   <w:num w:numId="6">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="120"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="0074069B"/>
     <w:rsid w:val="000E28EE"/>
     <w:rsid w:val="0017405B"/>
     <w:rsid w:val="001A1782"/>
+    <w:rsid w:val="001F2166"/>
     <w:rsid w:val="00231E0F"/>
     <w:rsid w:val="00252322"/>
+    <w:rsid w:val="00295E0A"/>
     <w:rsid w:val="002B6419"/>
     <w:rsid w:val="002F3EC4"/>
     <w:rsid w:val="003C2FBD"/>
     <w:rsid w:val="003C35E6"/>
     <w:rsid w:val="003F60F4"/>
     <w:rsid w:val="00411807"/>
     <w:rsid w:val="004344C3"/>
+    <w:rsid w:val="00442DB3"/>
+    <w:rsid w:val="004503A1"/>
     <w:rsid w:val="004514B0"/>
+    <w:rsid w:val="00541927"/>
     <w:rsid w:val="00555D73"/>
+    <w:rsid w:val="00636C25"/>
     <w:rsid w:val="006477AE"/>
     <w:rsid w:val="00661E15"/>
     <w:rsid w:val="0067608C"/>
+    <w:rsid w:val="006A26DF"/>
     <w:rsid w:val="006B3D3C"/>
     <w:rsid w:val="0071549D"/>
+    <w:rsid w:val="00725B9A"/>
     <w:rsid w:val="0074069B"/>
     <w:rsid w:val="00762867"/>
     <w:rsid w:val="00774533"/>
     <w:rsid w:val="0080061F"/>
     <w:rsid w:val="0082406D"/>
+    <w:rsid w:val="00853F5D"/>
     <w:rsid w:val="008A6418"/>
     <w:rsid w:val="008C0182"/>
     <w:rsid w:val="008F76E9"/>
+    <w:rsid w:val="00945A94"/>
+    <w:rsid w:val="00950F7B"/>
     <w:rsid w:val="009F7AEA"/>
     <w:rsid w:val="00A13938"/>
     <w:rsid w:val="00A4211A"/>
+    <w:rsid w:val="00A867F1"/>
     <w:rsid w:val="00AF586F"/>
     <w:rsid w:val="00B21D35"/>
+    <w:rsid w:val="00B32A50"/>
     <w:rsid w:val="00C02218"/>
+    <w:rsid w:val="00C452E8"/>
     <w:rsid w:val="00CB5E4F"/>
     <w:rsid w:val="00CE01FB"/>
     <w:rsid w:val="00D07925"/>
     <w:rsid w:val="00D4130E"/>
+    <w:rsid w:val="00D56397"/>
     <w:rsid w:val="00D6693F"/>
     <w:rsid w:val="00DD3A3E"/>
+    <w:rsid w:val="00DE3526"/>
+    <w:rsid w:val="00DE6288"/>
     <w:rsid w:val="00E116F9"/>
     <w:rsid w:val="00E16EBE"/>
     <w:rsid w:val="00E91778"/>
     <w:rsid w:val="00F40B54"/>
     <w:rsid w:val="00F435B4"/>
+    <w:rsid w:val="00F46334"/>
     <w:rsid w:val="00F951D7"/>
     <w:rsid w:val="00FD5E3F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4098"/>
+    <o:shapedefaults v:ext="edit" spidmax="7170"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -12439,50 +13122,51 @@
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00661E15"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
@@ -12771,51 +13455,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1996182503">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://zak.imkursk.ru/smallpurchases/Show/Content/41?ParentItemId=1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://zak.imkursk.ru/smallpurchases/Show/Content/41?ParentItemId=1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://zak.imkursk.ru/smallpurchases/Menu/Page/1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://zak.imkursk.ru/smallpurchases/Menu/Page/1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://zak.imkursk.ru/smallpurchases/Menu/Page/1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zak.imkursk.ru/portal/Show/Content/2202?ParentItemId=17" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://zak.imkursk.ru/smallpurchases/Show/Content/41?ParentItemId=1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://zak.imkursk.ru/smallpurchases/Menu/Page/1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://zak.imkursk.ru/smallpurchases/Menu/Page/1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://zak.imkursk.ru/smallpurchases/Menu/Page/1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -13029,96 +13713,92 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C801CBCD-DB90-497F-982C-9CA3750E761C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D26766BC-4EB9-4D02-94F6-1BD13E22D6EE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>2455</Words>
-  <Characters>13997</Characters>
+  <Words>2557</Words>
+  <Characters>14576</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>116</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>121</Lines>
+  <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Комитет по управлению имуществом Курской области</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16420</CharactersWithSpaces>
+  <CharactersWithSpaces>17099</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Тимур</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>