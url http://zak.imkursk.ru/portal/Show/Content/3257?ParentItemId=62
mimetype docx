--- v0 (2026-01-26)
+++ v1 (2026-09-12)
@@ -9,94 +9,93 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Override PartName="/word/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="009541DD" w:rsidRPr="009508D4" w:rsidRDefault="005B62DB" w:rsidP="0047343F">
-[...21 lines deleted...]
-    <w:p w:rsidR="00CC068F" w:rsidRPr="009508D4" w:rsidRDefault="009541DD" w:rsidP="0047343F">
+    <w:p w:rsidR="009541DD" w:rsidRPr="009508D4" w:rsidRDefault="005B62DB" w:rsidP="00851278">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009508D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>МИНИСТЕРСТВО ИМУЩЕСТВА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CC068F" w:rsidRPr="009508D4" w:rsidRDefault="009541DD" w:rsidP="00851278">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009508D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>КУРСКОЙ ОБЛАСТИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00917EE4" w:rsidRPr="009508D4" w:rsidRDefault="00917EE4" w:rsidP="0047343F">
+    <w:p w:rsidR="00917EE4" w:rsidRPr="009508D4" w:rsidRDefault="00917EE4" w:rsidP="00851278">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00917EE4" w:rsidRPr="009508D4" w:rsidRDefault="00917EE4" w:rsidP="0047343F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00917EE4" w:rsidRPr="009508D4" w:rsidRDefault="00917EE4" w:rsidP="0047343F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
@@ -122,218 +121,218 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00917EE4" w:rsidRPr="009508D4" w:rsidRDefault="00917EE4" w:rsidP="0047343F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00917EE4" w:rsidRPr="009508D4" w:rsidRDefault="00917EE4" w:rsidP="0047343F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00917EE4" w:rsidRPr="009508D4" w:rsidRDefault="00917EE4" w:rsidP="0047343F">
-[...40 lines deleted...]
-    <w:p w:rsidR="00CC068F" w:rsidRPr="009508D4" w:rsidRDefault="00917EE4" w:rsidP="0047343F">
+    <w:p w:rsidR="00917EE4" w:rsidRPr="009508D4" w:rsidRDefault="00917EE4" w:rsidP="00851278">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009508D4">
-[...88 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00917EE4" w:rsidRPr="009508D4" w:rsidRDefault="00917EE4" w:rsidP="0047343F">
+    <w:p w:rsidR="00917EE4" w:rsidRPr="009508D4" w:rsidRDefault="009109F4" w:rsidP="00851278">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="009508D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>О</w:t>
+      </w:r>
+      <w:r w:rsidR="00917EE4" w:rsidRPr="009508D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тчет по результатам осуществления мониторинга закупок,</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00685D2F" w:rsidRPr="009508D4" w:rsidRDefault="00685D2F" w:rsidP="0047343F">
+    <w:p w:rsidR="00CC068F" w:rsidRPr="009508D4" w:rsidRDefault="00917EE4" w:rsidP="00851278">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="009508D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">товаров, работ, услуг для обеспечения </w:t>
+      </w:r>
+      <w:r w:rsidR="00E32379" w:rsidRPr="009508D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">государственных </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009508D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нужд Курской области в соответствии с Федеральным законом от 05.04.2013 № 44-ФЗ «О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд» по итогам</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32379" w:rsidRPr="009508D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D1833" w:rsidRPr="003D1833">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="009109F4" w:rsidRPr="00BC0110">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> квартала </w:t>
+      </w:r>
+      <w:r w:rsidR="00E32379" w:rsidRPr="00BC0110">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00D37837" w:rsidRPr="00BC0110">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00864579">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0110">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>года</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00917EE4" w:rsidRPr="009508D4" w:rsidRDefault="00917EE4" w:rsidP="0047343F">
+    <w:p w:rsidR="00917EE4" w:rsidRPr="009508D4" w:rsidRDefault="00917EE4" w:rsidP="00851278">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00685D2F" w:rsidRPr="009508D4" w:rsidRDefault="00685D2F" w:rsidP="00851278">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00917EE4" w:rsidRPr="009508D4" w:rsidRDefault="00917EE4" w:rsidP="00851278">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00917EE4" w:rsidRDefault="00917EE4" w:rsidP="0047343F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0047343F" w:rsidRDefault="0047343F" w:rsidP="0047343F">
       <w:pPr>
@@ -451,117 +450,169 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E32379" w:rsidRPr="009508D4" w:rsidRDefault="00E32379" w:rsidP="0047343F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009508D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Курск-202</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">5 </w:t>
+        <w:t>Курск</w:t>
+      </w:r>
+      <w:r w:rsidR="003D1833" w:rsidRPr="003D1833">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009508D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>год</w:t>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="003D1833" w:rsidRPr="003D1833">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009508D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00864579">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009508D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> год</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00235F91" w:rsidRPr="009F577B" w:rsidRDefault="00235F91" w:rsidP="0047343F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009F577B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Сводный аналитический отчет по результатам </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">осуществления </w:t>
       </w:r>
       <w:r w:rsidRPr="009F577B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">мониторинга закупок товаров, работ, услуг для обеспечения государственных нужд Курской области </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>за 1 квартал 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001F2101">
+        <w:t xml:space="preserve">за </w:t>
+      </w:r>
+      <w:r w:rsidR="003D1833" w:rsidRPr="003D1833">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> квартал 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00864579">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE2908">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>год</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -604,70 +655,70 @@
         <w:t xml:space="preserve">тчет) </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE2908">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>подготовлен Министерством имущества Курской области</w:t>
       </w:r>
       <w:r w:rsidRPr="009F577B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в соответствии со</w:t>
       </w:r>
       <w:r w:rsidRPr="009F577B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьей 97 Федерального закона от 5 апреля 2013 года № 44-ФЗ «О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нуж</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001F2101">
+        <w:t xml:space="preserve"> статьей 97 Федерального закона от 5 апреля 2013 года № 44-ФЗ «О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципал</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB7766">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>д» (далее – Федеральный закон</w:t>
+        <w:t>ьных нужд» (далее – Федеральный закон</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="001F2101">
+      <w:r w:rsidR="00CB7766">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № </w:t>
+        <w:t xml:space="preserve"> №</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009F577B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>44-ФЗ) и постановлением Администрации Курской области от 17 июля 2014 года № 430-па «О мониторинге закупок для обеспечения нужд Курской области»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (далее – Постановление №430-па)</w:t>
       </w:r>
       <w:r w:rsidRPr="009F577B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -731,1615 +782,1736 @@
         </w:rPr>
         <w:t>заказчик</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ами</w:t>
       </w:r>
       <w:r w:rsidRPr="00762D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Курской области</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>, категории которых определены в п.3 Постановления №430-па и не включают</w:t>
+        <w:t>, категории которых определены в п</w:t>
+      </w:r>
+      <w:r w:rsidR="00851278">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ункте </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3 Постановления №</w:t>
+      </w:r>
+      <w:r w:rsidR="003D1833" w:rsidRPr="003D1833">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>430-па и не включают</w:t>
       </w:r>
       <w:r w:rsidRPr="00762D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> муниципальны</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>й уровень</w:t>
       </w:r>
       <w:r w:rsidRPr="00762D4D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> заказчиков</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (далее – государственные заказчики Курской области)</w:t>
       </w:r>
       <w:r w:rsidRPr="009F577B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00D306C5" w:rsidRPr="009508D4" w:rsidRDefault="00D306C5" w:rsidP="0047343F">
+    <w:p w:rsidR="00814EE6" w:rsidRPr="009508D4" w:rsidRDefault="00814EE6" w:rsidP="00AB114D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...11 lines deleted...]
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005D3C88" w:rsidRPr="009508D4" w:rsidRDefault="005D3C88" w:rsidP="0047343F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009508D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1. РЕАЛИЗАЦИЯ ПЛАНОВ-ГРАФИКОВ ЗАКУПОК</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00235F91" w:rsidRDefault="00235F91" w:rsidP="0047343F">
+    <w:p w:rsidR="001442A8" w:rsidRPr="00986602" w:rsidRDefault="00ED18BC" w:rsidP="0047343F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00986602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Государственными заказчиками Курской области </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD4129" w:rsidRPr="00986602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(без учета </w:t>
+      </w:r>
+      <w:r w:rsidR="003A6795" w:rsidRPr="00986602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">заказчиков </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD4129" w:rsidRPr="00986602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>муниципальн</w:t>
+      </w:r>
+      <w:r w:rsidR="003A6795" w:rsidRPr="00986602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ого</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD4129" w:rsidRPr="00986602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A6795" w:rsidRPr="00986602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>уровня</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD4129" w:rsidRPr="00986602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A51DC7" w:rsidRPr="00986602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00290B97" w:rsidRPr="00986602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidR="00851278">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidR="005B62DB" w:rsidRPr="00986602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D1833" w:rsidRPr="00986602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> квартале 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00D37837" w:rsidRPr="00986602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00864579">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00235F91" w:rsidRPr="00986602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>года размещен</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF03FC" w:rsidRPr="00986602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB114D" w:rsidRPr="00AB114D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3 495</w:t>
+      </w:r>
+      <w:r w:rsidR="00225C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003431D4" w:rsidRPr="00986602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>извещени</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB114D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:r w:rsidR="003431D4" w:rsidRPr="00986602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на сумму </w:t>
+      </w:r>
+      <w:r w:rsidR="00225C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB114D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6 981,41 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>млн. руб</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00382084" w:rsidRPr="00986602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F01C2" w:rsidRPr="00986602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>из них</w:t>
+      </w:r>
+      <w:r w:rsidR="001442A8" w:rsidRPr="00986602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="001442A8" w:rsidRPr="00235F91" w:rsidRDefault="00ED18BC" w:rsidP="0047343F">
-[...268 lines deleted...]
-    <w:p w:rsidR="00D306C5" w:rsidRPr="008D7BD0" w:rsidRDefault="001442A8" w:rsidP="0047343F">
+    <w:p w:rsidR="00D306C5" w:rsidRPr="00986602" w:rsidRDefault="001442A8" w:rsidP="0047343F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00235F91">
+      <w:r w:rsidRPr="00986602">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00235F91">
+      <w:r w:rsidRPr="00AB114D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidR="00796E7A" w:rsidRPr="00235F91">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00AB114D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB114D" w:rsidRPr="00AB114D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">492 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D306C5" w:rsidRPr="00AB114D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>извещени</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB114D" w:rsidRPr="00AB114D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r w:rsidR="00203BE1" w:rsidRPr="00AB114D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001F2101">
-[...34 lines deleted...]
-      <w:r w:rsidR="00D306C5" w:rsidRPr="008D7BD0">
+      <w:r w:rsidR="00D306C5" w:rsidRPr="00AB114D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">о проведении малых закупок, осуществляемых в случаях, установленных </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="00D306C5" w:rsidRPr="008D7BD0">
+        <w:r w:rsidR="00D306C5" w:rsidRPr="00AB114D">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>пунктами 4</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D306C5" w:rsidRPr="008D7BD0">
+      <w:r w:rsidR="00D306C5" w:rsidRPr="00AB114D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00D306C5" w:rsidRPr="008D7BD0">
+        <w:r w:rsidR="00D306C5" w:rsidRPr="00AB114D">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>5 части 1 статьи 93</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D306C5" w:rsidRPr="008D7BD0">
+      <w:r w:rsidR="00D306C5" w:rsidRPr="00AB114D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Федерального закона № 44-ФЗ на сумму </w:t>
       </w:r>
-      <w:r w:rsidR="001F2101">
-[...8 lines deleted...]
-      <w:r w:rsidR="00D306C5" w:rsidRPr="008D7BD0">
+      <w:r w:rsidR="00AB114D" w:rsidRPr="00AB114D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>84,91</w:t>
+      </w:r>
+      <w:r w:rsidR="00D306C5" w:rsidRPr="00AB114D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> млн. руб</w:t>
       </w:r>
-      <w:r w:rsidR="00202AF9" w:rsidRPr="008D7BD0">
+      <w:r w:rsidR="00202AF9" w:rsidRPr="00AB114D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>. с использованием программного модуля «Малые закупки»</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D7BD0">
+      <w:r w:rsidRPr="00AB114D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AE4CC5" w:rsidRPr="00235F91" w:rsidRDefault="00AE4CC5" w:rsidP="0047343F">
+    <w:p w:rsidR="00AE4CC5" w:rsidRPr="00986602" w:rsidRDefault="00AE4CC5" w:rsidP="0047343F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D7BD0">
+      <w:r w:rsidRPr="00986602">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidR="00CF7BFB" w:rsidRPr="008D7BD0">
+      <w:r w:rsidR="00AB114D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001F2101">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008D7BD0">
+      <w:r w:rsidR="00A7099E" w:rsidRPr="00986602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00225C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>45</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986602">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> извещений</w:t>
       </w:r>
-      <w:r w:rsidR="000F5380" w:rsidRPr="008D7BD0">
+      <w:r w:rsidR="000F5380" w:rsidRPr="00986602">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о проведении закупок товаров </w:t>
       </w:r>
-      <w:r w:rsidRPr="008D7BD0">
+      <w:r w:rsidRPr="00986602">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>у единственного поставщика</w:t>
       </w:r>
-      <w:r w:rsidR="00EA7546" w:rsidRPr="008D7BD0">
+      <w:r w:rsidR="00EA7546" w:rsidRPr="00986602">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>, предусмотренных</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D7BD0">
+      <w:r w:rsidRPr="00986602">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> частью 12 статьи 93 Закона № 44-ФЗ</w:t>
       </w:r>
-      <w:r w:rsidR="00EA7546" w:rsidRPr="008D7BD0">
+      <w:r w:rsidR="00EA7546" w:rsidRPr="00986602">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, на сумму </w:t>
       </w:r>
-      <w:r w:rsidR="001F2101">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="008D7BD0">
+      <w:r w:rsidR="00225C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>55,95</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7546" w:rsidRPr="00986602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00851278">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">млн. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7546" w:rsidRPr="00986602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>руб.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986602">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B60D7A" w:rsidRPr="00235F91" w:rsidRDefault="001442A8" w:rsidP="0047343F">
+    <w:p w:rsidR="00B60D7A" w:rsidRPr="00986602" w:rsidRDefault="001442A8" w:rsidP="0047343F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00235F91">
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00986602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
-      <w:r w:rsidR="00526131" w:rsidRPr="00235F91">
+      <w:r w:rsidR="00AB114D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00526131" w:rsidRPr="00986602">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00802AA8">
+      <w:r w:rsidR="00986602">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7BD0">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00A7099E" w:rsidRPr="00986602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00225C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>58</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7099E" w:rsidRPr="00986602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF03FC">
+      <w:r w:rsidRPr="00986602">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>извещени</w:t>
       </w:r>
-      <w:r w:rsidR="00802AA8">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00235F91">
+      <w:r w:rsidR="00CB4620" w:rsidRPr="00986602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986602">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> на сумму </w:t>
       </w:r>
-      <w:r w:rsidR="00802AA8">
-[...8 lines deleted...]
-      <w:r w:rsidR="00BE365F" w:rsidRPr="00235F91">
+      <w:r w:rsidR="00225C47">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6 840,55</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE365F" w:rsidRPr="00986602">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00625392" w:rsidRPr="00235F91">
+      <w:r w:rsidR="00625392" w:rsidRPr="00986602">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>млн. руб</w:t>
       </w:r>
-      <w:r w:rsidR="00625392" w:rsidRPr="00235F91">
+      <w:r w:rsidR="00625392" w:rsidRPr="00986602">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00235F91">
+      <w:r w:rsidRPr="00986602">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> конкурентными способами определения поставщика</w:t>
       </w:r>
-      <w:r w:rsidR="004326B8" w:rsidRPr="00235F91">
+      <w:r w:rsidR="004326B8" w:rsidRPr="00986602">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C35EA0" w:rsidRPr="00235F91" w:rsidRDefault="0077475D" w:rsidP="0047343F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>В</w:t>
       </w:r>
+      <w:r w:rsidR="00851278">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
       <w:r w:rsidR="00E600D3" w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008D7BD0">
-[...5 lines deleted...]
-        <w:t>1</w:t>
+      <w:r w:rsidR="00000DA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00556B2E" w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> квартале 20</w:t>
       </w:r>
       <w:r w:rsidR="000B79C7" w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00802AA8">
+      <w:r w:rsidR="00AB114D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00556B2E" w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> год</w:t>
       </w:r>
       <w:r w:rsidR="008670AE" w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
       <w:r w:rsidR="00556B2E" w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> определение поставщиков (подрядчиков, исполнителей) проводилось следующими способами – </w:t>
+        <w:t xml:space="preserve"> определение поставщиков (подрядчиков, исполнителей) проводилось следующими </w:t>
+      </w:r>
+      <w:r w:rsidR="00851278">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">конкурентными </w:t>
+      </w:r>
+      <w:r w:rsidR="002F7535">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>способами:</w:t>
+      </w:r>
+      <w:r w:rsidR="00556B2E" w:rsidRPr="00235F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C35EA0" w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>электронный аукцион, открытый конкурс в электронной форме, запрос</w:t>
       </w:r>
       <w:r w:rsidR="00A34AC4" w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> котировок в электронной форме.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B0A16" w:rsidRPr="00235F91" w:rsidRDefault="009B0A16" w:rsidP="0047343F">
+    <w:p w:rsidR="009B0A16" w:rsidRDefault="009B0A16" w:rsidP="0047343F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Конкурентные способы определения поставщика (подрядчика, исполнителя) в большинстве случаев проводились на </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">площадках </w:t>
+        <w:t xml:space="preserve">Конкурентные способы определения поставщика (подрядчика, исполнителя) проводились на площадках электронных торгов </w:t>
       </w:r>
       <w:r w:rsidR="008D7BD0" w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">АО «РАД», </w:t>
       </w:r>
       <w:r w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">АО «ЕЭТП», </w:t>
       </w:r>
       <w:r w:rsidR="008D7BD0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008D7BD0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Сбербанк-АСТ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008D7BD0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">», </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...16 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00000DA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ЭТП «Фабрикант», ЭТП «РТС-тендер», ЭТП «ТЭК -</w:t>
+      </w:r>
+      <w:r w:rsidR="00F20AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB114D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Торг».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AB114D" w:rsidRPr="00235F91" w:rsidRDefault="00AB114D" w:rsidP="0047343F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="00144BAA" w:rsidRPr="00235F91" w:rsidRDefault="00144BAA" w:rsidP="0047343F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>По данным ЕИС в отчетном периоде:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00144BAA" w:rsidRPr="00235F91" w:rsidRDefault="00A064C3" w:rsidP="0047343F">
+    <w:p w:rsidR="00144BAA" w:rsidRPr="00F20AE3" w:rsidRDefault="00F20AE3" w:rsidP="0047343F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F20AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00821314">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB114D" w:rsidRPr="00821314">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>01</w:t>
+      </w:r>
+      <w:r w:rsidR="008D7BD0" w:rsidRPr="00821314">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00144BAA" w:rsidRPr="00821314">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>извещен</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB14C4" w:rsidRPr="00821314">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB114D" w:rsidRPr="00821314">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidR="0082066D" w:rsidRPr="00F20AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00144BAA" w:rsidRPr="00F20AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">общим </w:t>
+      </w:r>
+      <w:r w:rsidR="00851278">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">стоимостным </w:t>
+      </w:r>
+      <w:r w:rsidR="00144BAA" w:rsidRPr="00F20AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">объемом </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB114D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3 967,98</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F20AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00144BAA" w:rsidRPr="00F20AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>млн. руб</w:t>
+      </w:r>
+      <w:r w:rsidR="00144BAA" w:rsidRPr="00F20AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. (</w:t>
+      </w:r>
+      <w:r w:rsidR="002549D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>58,01</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...120 lines deleted...]
-      <w:r w:rsidR="00C66702" w:rsidRPr="00235F91">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">% </w:t>
+      </w:r>
+      <w:r w:rsidR="00144BAA" w:rsidRPr="00F20AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от общего </w:t>
+      </w:r>
+      <w:r w:rsidR="00C66702" w:rsidRPr="00F20AE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">суммарного </w:t>
       </w:r>
-      <w:r w:rsidR="00144BAA" w:rsidRPr="00235F91">
+      <w:r w:rsidR="00144BAA" w:rsidRPr="00F20AE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>объема извещений</w:t>
       </w:r>
-      <w:r w:rsidR="00B00EB2" w:rsidRPr="00235F91">
+      <w:r w:rsidR="00B00EB2" w:rsidRPr="00F20AE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>, размещенных</w:t>
       </w:r>
-      <w:r w:rsidR="00CA5D7D" w:rsidRPr="00235F91">
+      <w:r w:rsidR="00CA5D7D" w:rsidRPr="00F20AE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> конкурентными способами</w:t>
       </w:r>
-      <w:r w:rsidR="00144BAA" w:rsidRPr="00235F91">
+      <w:r w:rsidR="00144BAA" w:rsidRPr="00F20AE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">) было размещено путем проведения </w:t>
       </w:r>
-      <w:r w:rsidR="00144BAA" w:rsidRPr="00235F91">
+      <w:r w:rsidR="00144BAA" w:rsidRPr="00F20AE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>аукциона в электронной форме</w:t>
       </w:r>
-      <w:r w:rsidR="00144BAA" w:rsidRPr="00235F91">
+      <w:r w:rsidR="00144BAA" w:rsidRPr="00F20AE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00144BAA" w:rsidRPr="00235F91" w:rsidRDefault="00A064C3" w:rsidP="0047343F">
+    <w:p w:rsidR="00144BAA" w:rsidRPr="00F20AE3" w:rsidRDefault="00AB114D" w:rsidP="0047343F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00821314">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>86</w:t>
+      </w:r>
+      <w:r w:rsidR="001E5B10" w:rsidRPr="00821314">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D28B1" w:rsidRPr="00821314">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>извещени</w:t>
+      </w:r>
+      <w:r w:rsidR="00F20AE3" w:rsidRPr="00821314">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF03FC" w:rsidRPr="00F20AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B79C7" w:rsidRPr="00F20AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">общим </w:t>
+      </w:r>
+      <w:r w:rsidR="00851278">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">стоимостным </w:t>
+      </w:r>
+      <w:r w:rsidR="000B79C7" w:rsidRPr="00F20AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">объемом </w:t>
+      </w:r>
+      <w:r w:rsidR="00F20AE3" w:rsidRPr="00F20AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>86</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001E5B10" w:rsidRPr="00FF03FC">
+        <w:t> 580,21</w:t>
+      </w:r>
+      <w:r w:rsidR="00F20AE3" w:rsidRPr="00F20AE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004D28B1" w:rsidRPr="00235F91">
-[...15 lines deleted...]
-      <w:r w:rsidR="00FF03FC">
+      <w:r w:rsidR="00144BAA" w:rsidRPr="00F20AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>млн. руб.</w:t>
+      </w:r>
+      <w:r w:rsidR="00144BAA" w:rsidRPr="00F20AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="002549D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>37,72</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6758D" w:rsidRPr="00F20AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+      <w:r w:rsidR="00144BAA" w:rsidRPr="00F20AE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000B79C7" w:rsidRPr="00235F91">
-[...81 lines deleted...]
-      <w:r w:rsidR="00CA5D7D" w:rsidRPr="00235F91">
+      <w:r w:rsidR="00CA5D7D" w:rsidRPr="00F20AE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">от общего </w:t>
       </w:r>
-      <w:r w:rsidR="00C66702" w:rsidRPr="00235F91">
+      <w:r w:rsidR="00C66702" w:rsidRPr="00F20AE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">суммарного </w:t>
       </w:r>
-      <w:r w:rsidR="00CA5D7D" w:rsidRPr="00235F91">
+      <w:r w:rsidR="00CA5D7D" w:rsidRPr="00F20AE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">объема извещений, размещенных конкурентными способами) </w:t>
       </w:r>
-      <w:r w:rsidR="00144BAA" w:rsidRPr="00235F91">
+      <w:r w:rsidR="00144BAA" w:rsidRPr="00F20AE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">было размещено путем проведения </w:t>
       </w:r>
-      <w:r w:rsidR="0082066D" w:rsidRPr="00235F91">
+      <w:r w:rsidR="0082066D" w:rsidRPr="00F20AE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>о</w:t>
       </w:r>
-      <w:r w:rsidR="00906644" w:rsidRPr="00235F91">
+      <w:r w:rsidR="00906644" w:rsidRPr="00F20AE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ткрыт</w:t>
       </w:r>
-      <w:r w:rsidR="0082066D" w:rsidRPr="00235F91">
+      <w:r w:rsidR="0082066D" w:rsidRPr="00F20AE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ого</w:t>
       </w:r>
-      <w:r w:rsidR="00906644" w:rsidRPr="00235F91">
+      <w:r w:rsidR="00906644" w:rsidRPr="00F20AE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> конкурс</w:t>
       </w:r>
-      <w:r w:rsidR="0082066D" w:rsidRPr="00235F91">
+      <w:r w:rsidR="0082066D" w:rsidRPr="00F20AE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
-      <w:r w:rsidR="00906644" w:rsidRPr="00235F91">
+      <w:r w:rsidR="00906644" w:rsidRPr="00F20AE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> в электронной форме</w:t>
       </w:r>
-      <w:r w:rsidR="0082066D" w:rsidRPr="00235F91">
+      <w:r w:rsidR="0082066D" w:rsidRPr="00F20AE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C069D" w:rsidRDefault="00A064C3" w:rsidP="0047343F">
+    <w:p w:rsidR="004C069D" w:rsidRDefault="00AB114D" w:rsidP="0047343F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00821314">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>371</w:t>
+      </w:r>
+      <w:r w:rsidR="0047343F" w:rsidRPr="00821314">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F732F" w:rsidRPr="00821314">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidR="0082066D" w:rsidRPr="00821314">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>звещени</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF03FC" w:rsidRPr="00821314">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidR="0082066D" w:rsidRPr="00F20AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> общим </w:t>
+      </w:r>
+      <w:r w:rsidR="00851278">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">стоимостным </w:t>
+      </w:r>
+      <w:r w:rsidR="0082066D" w:rsidRPr="00F20AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">объемом </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>394</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>292,36</w:t>
+      </w:r>
+      <w:r w:rsidR="00F20AE3" w:rsidRPr="00F20AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006F732F" w:rsidRPr="00235F91">
-[...45 lines deleted...]
-        <w:t xml:space="preserve">объемом </w:t>
+      <w:r w:rsidR="00C92E14" w:rsidRPr="00F20AE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>млн. руб.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C92E14" w:rsidRPr="00235F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...53 lines deleted...]
-        <w:t>92</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4,27</w:t>
       </w:r>
       <w:r w:rsidR="0082066D" w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>% от общего</w:t>
       </w:r>
       <w:r w:rsidR="00C66702" w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> суммарного</w:t>
       </w:r>
       <w:r w:rsidR="0082066D" w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> объема извещений, размещенных конкурентными способами) было размещено путем проведения </w:t>
       </w:r>
@@ -2448,89 +2620,80 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC0110">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Способ определения поставщика (подрядчика, исполнителя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4926" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED18BC" w:rsidRPr="00BC0110" w:rsidRDefault="0047343F" w:rsidP="00A064C3">
+          <w:p w:rsidR="00ED18BC" w:rsidRPr="00BC0110" w:rsidRDefault="00F20AE3" w:rsidP="002549D1">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BC0110">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
             </w:r>
             <w:r w:rsidR="00D37837" w:rsidRPr="00BC0110">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>квартал 202</w:t>
             </w:r>
-            <w:r w:rsidR="00A064C3">
+            <w:r w:rsidR="002549D1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00ED18BC" w:rsidRPr="00BC0110">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED18BC" w:rsidRPr="00235F91" w:rsidTr="00597194">
         <w:trPr>
           <w:trHeight w:val="844"/>
           <w:tblHeader/>
         </w:trPr>
@@ -2623,439 +2786,437 @@
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC0110">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Электронный аукцион</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED18BC" w:rsidRPr="00BC0110" w:rsidRDefault="00A064C3" w:rsidP="00FF03FC">
+          <w:p w:rsidR="00ED18BC" w:rsidRPr="00BC0110" w:rsidRDefault="00F20AE3" w:rsidP="002549D1">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1 994</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="002549D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 401</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2232" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED18BC" w:rsidRPr="00641790" w:rsidRDefault="00A064C3" w:rsidP="00FF03FC">
+          <w:p w:rsidR="00ED18BC" w:rsidRPr="00BC0110" w:rsidRDefault="002549D1" w:rsidP="00FF03FC">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>2 847,43</w:t>
+            <w:r w:rsidRPr="002549D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3 967,98</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED18BC" w:rsidRPr="00235F91" w:rsidTr="00480AE8">
         <w:trPr>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5211" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00ED18BC" w:rsidRPr="00BC0110" w:rsidRDefault="00ED18BC" w:rsidP="00FF03FC">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC0110">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Открытый конкурс в электронной форме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED18BC" w:rsidRPr="00BC0110" w:rsidRDefault="00A064C3" w:rsidP="00FF03FC">
+          <w:p w:rsidR="00ED18BC" w:rsidRPr="00BC0110" w:rsidRDefault="002549D1" w:rsidP="00FF03FC">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2232" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED18BC" w:rsidRPr="00BC0110" w:rsidRDefault="00A064C3" w:rsidP="00FF03FC">
+          <w:p w:rsidR="00ED18BC" w:rsidRPr="00BC0110" w:rsidRDefault="002549D1" w:rsidP="00FF03FC">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>9 476,93</w:t>
+            <w:r w:rsidRPr="002549D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2 580,21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED18BC" w:rsidRPr="00235F91" w:rsidTr="00480AE8">
         <w:trPr>
           <w:trHeight w:val="417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5211" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00ED18BC" w:rsidRPr="00BC0110" w:rsidRDefault="00ED18BC" w:rsidP="00FF03FC">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC0110">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Запрос котировок в электронной форме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED18BC" w:rsidRPr="00BC0110" w:rsidRDefault="00A064C3" w:rsidP="00FF03FC">
+          <w:p w:rsidR="00ED18BC" w:rsidRPr="00BC0110" w:rsidRDefault="002549D1" w:rsidP="00FF03FC">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>394</w:t>
+              <w:t>371</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2232" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED18BC" w:rsidRPr="00BC0110" w:rsidRDefault="00A064C3" w:rsidP="00FF03FC">
+          <w:p w:rsidR="00ED18BC" w:rsidRPr="00BC0110" w:rsidRDefault="002549D1" w:rsidP="00FF03FC">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>371,41</w:t>
+            <w:r w:rsidRPr="002549D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>292,36</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED18BC" w:rsidRPr="00235F91" w:rsidTr="00480AE8">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5211" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00ED18BC" w:rsidRPr="00BC0110" w:rsidRDefault="00ED18BC" w:rsidP="00FF03FC">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC0110">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ВСЕГО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED18BC" w:rsidRPr="00BC0110" w:rsidRDefault="002978F9" w:rsidP="00FF03FC">
+          <w:p w:rsidR="00ED18BC" w:rsidRPr="00BC0110" w:rsidRDefault="002549D1" w:rsidP="00FF03FC">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BC0110">
-[...24 lines deleted...]
-              <w:t>74</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2 858</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2232" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004C01E2" w:rsidRPr="00BC0110" w:rsidRDefault="00A064C3" w:rsidP="00FF03FC">
+          <w:p w:rsidR="004C01E2" w:rsidRPr="00BC0110" w:rsidRDefault="002549D1" w:rsidP="00FF03FC">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>12 695,77</w:t>
+            <w:r w:rsidRPr="002549D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6 840,55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00480AE8" w:rsidRPr="00235F91" w:rsidRDefault="00480AE8" w:rsidP="0047343F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="004151C6" w:rsidRPr="00235F91" w:rsidRDefault="004151C6" w:rsidP="0047343F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>В</w:t>
       </w:r>
+      <w:r w:rsidR="00851278">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
       <w:r w:rsidR="00FA40EF" w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0047343F" w:rsidRPr="00FF03FC">
-[...6 lines deleted...]
-        <w:t>1</w:t>
+      <w:r w:rsidR="00361F0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00BB5073" w:rsidRPr="00FF03FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF03FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>квартале 202</w:t>
       </w:r>
-      <w:r w:rsidR="00641790">
+      <w:r w:rsidR="002549D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="0082066D" w:rsidRPr="00FF03FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B404D8" w:rsidRPr="00FF03FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>года</w:t>
@@ -3077,95 +3238,95 @@
         <w:t xml:space="preserve">распространенным </w:t>
       </w:r>
       <w:r w:rsidR="00CF7BFB" w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">способом определения поставщика </w:t>
       </w:r>
       <w:r w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(подрядчика,  исполнителя)  являлся  </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF03FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>электронный  аукц</w:t>
+        <w:t xml:space="preserve">электронный  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF03FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>аукц</w:t>
       </w:r>
       <w:r w:rsidR="00F2105B" w:rsidRPr="00FF03FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ион,</w:t>
       </w:r>
       <w:r w:rsidR="00F2105B" w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">  доля </w:t>
-[...26 lines deleted...]
-        <w:t>0,60</w:t>
+        <w:t xml:space="preserve">  доля которого  составила </w:t>
+      </w:r>
+      <w:r w:rsidR="002549D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002549D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>84,01</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF03FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
       <w:r w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  от  общего  </w:t>
       </w:r>
       <w:r w:rsidR="009541DD" w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">количества размещенных </w:t>
@@ -3222,692 +3383,710 @@
         </w:rPr>
         <w:t xml:space="preserve"> удобств</w:t>
       </w:r>
       <w:r w:rsidR="00F2105B" w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ом электронной формы, </w:t>
       </w:r>
       <w:r w:rsidR="004151C6" w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>минимизацией време</w:t>
       </w:r>
       <w:r w:rsidR="00F2105B" w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">нных и материальных затрат, </w:t>
+        <w:t xml:space="preserve">нных затрат, </w:t>
       </w:r>
       <w:r w:rsidR="004151C6" w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>что, в сравнении с другими процедурами, делает их наиболее привлекательными как для заказчиков, так и для поставщиков (подрядчиков, исполнителей).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FF03FC" w:rsidRDefault="00FE4636" w:rsidP="00FE4636">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6274683" cy="2417197"/>
-            <wp:effectExtent l="57150" t="0" r="30867" b="40253"/>
+            <wp:extent cx="6275070" cy="2343150"/>
+            <wp:effectExtent l="57150" t="0" r="30480" b="38100"/>
             <wp:docPr id="6" name="Диаграмма 6"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
                 <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId9"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FF03FC" w:rsidRPr="00235F91" w:rsidRDefault="00FF03FC" w:rsidP="00FE4636">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C72C2F" w:rsidRPr="00235F91" w:rsidRDefault="004A35DD" w:rsidP="00B15414">
+    <w:p w:rsidR="007F13E8" w:rsidRDefault="007F13E8" w:rsidP="007F13E8">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00235F91">
+      <w:r w:rsidRPr="007F13E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>В сравнении с аналогичным периодом 202</w:t>
       </w:r>
-      <w:r w:rsidR="00641790">
+      <w:r w:rsidR="00295FF9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00235F91">
-[...24 lines deleted...]
-      <w:r w:rsidR="00F12CF9" w:rsidRPr="00235F91">
+      <w:r w:rsidRPr="007F13E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> года, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F13E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>количество размещенных извещений</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F13E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> государственными заказчиками Курской области конкурентными способами определения поставщика (подрядчика, исполнителя) </w:t>
+      </w:r>
+      <w:r w:rsidR="003229F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...76 lines deleted...]
-      <w:r w:rsidR="0063791A" w:rsidRPr="00235F91">
+      <w:r w:rsidR="003229F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>увеличилось на 11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F13E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> штук (</w:t>
+      </w:r>
+      <w:r w:rsidR="003229F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>0,4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F13E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>%).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F13E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A20663">
-[...7 lines deleted...]
-      <w:r w:rsidR="00F12CF9" w:rsidRPr="00235F91">
+    </w:p>
+    <w:p w:rsidR="007F13E8" w:rsidRPr="007F13E8" w:rsidRDefault="003229F6" w:rsidP="007F13E8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>С</w:t>
+      </w:r>
+      <w:r w:rsidR="007F13E8" w:rsidRPr="007F13E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>уммарны</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">й объем размещенных извещений </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F13E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">конкурентными способами определения поставщика (подрядчика, исполнителя) </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BE1E4B" w:rsidRPr="00235F91">
-[...81 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">увеличился </w:t>
+      </w:r>
+      <w:r w:rsidR="007F13E8" w:rsidRPr="007F13E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003229F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1 466,08</w:t>
+      </w:r>
+      <w:r w:rsidR="00A249AB" w:rsidRPr="003229F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007F13E8" w:rsidRPr="003229F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>млн.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A249AB" w:rsidRPr="003229F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>руб. (27,28</w:t>
+      </w:r>
+      <w:r w:rsidR="007F13E8" w:rsidRPr="003229F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>%).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009408C4" w:rsidRPr="00235F91" w:rsidRDefault="00864F6D" w:rsidP="00864F6D">
+    <w:p w:rsidR="007F13E8" w:rsidRPr="007F13E8" w:rsidRDefault="007F13E8" w:rsidP="003229F6">
       <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00235F91">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidR="009408C4" w:rsidRPr="00235F91" w:rsidRDefault="00864F6D" w:rsidP="007F13E8">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F13E8">
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6235783" cy="3029447"/>
-            <wp:effectExtent l="19050" t="0" r="12617" b="0"/>
+            <wp:extent cx="5800725" cy="2552700"/>
+            <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
             <wp:docPr id="7" name="Диаграмма 7"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
                 <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId10"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D46780" w:rsidRPr="00235F91" w:rsidRDefault="00BB1B74" w:rsidP="00D763E2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Из общего количества </w:t>
       </w:r>
-      <w:r w:rsidR="00BD4499">
-[...6 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00CD3F10" w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">закупок, </w:t>
       </w:r>
       <w:r w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>размещенных</w:t>
       </w:r>
       <w:r w:rsidR="00CD3F10" w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">государственными заказчиками Курской области </w:t>
       </w:r>
       <w:r w:rsidR="00FA40EF" w:rsidRPr="00CE0956">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">в </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CE0956" w:rsidRPr="00CE0956">
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidR="007F13E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA40EF" w:rsidRPr="00CE0956">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00591EDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="007F13E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>-м</w:t>
+      </w:r>
+      <w:r w:rsidR="009E7266" w:rsidRPr="00CE0956">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3F10" w:rsidRPr="00CE0956">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>квартале 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00303B3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00B3434A" w:rsidRPr="00CE0956">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3F10" w:rsidRPr="00CE0956">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>года</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC2C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3F10" w:rsidRPr="00235F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00451F20" w:rsidRPr="00235F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>призн</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC2C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>аны</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EC2C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> несостоявшимся</w:t>
+      </w:r>
+      <w:r w:rsidR="00451F20" w:rsidRPr="00235F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00934DF0" w:rsidRPr="00CE0956">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="009E7266" w:rsidRPr="00CE0956">
+      <w:r w:rsidR="00930777">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CD3F10" w:rsidRPr="00CE0956">
-[...17 lines deleted...]
-      <w:r w:rsidR="00B3434A" w:rsidRPr="00CE0956">
+      <w:r w:rsidR="00303B3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>896</w:t>
+      </w:r>
+      <w:r w:rsidR="00C059A6" w:rsidRPr="00CE0956">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CD3F10" w:rsidRPr="00CE0956">
-[...22 lines deleted...]
-        <w:t>призн</w:t>
+      <w:r w:rsidR="00A034CF" w:rsidRPr="00CE0956">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>процедур</w:t>
+      </w:r>
+      <w:r w:rsidR="00466190" w:rsidRPr="00CE0956">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A034CF" w:rsidRPr="00235F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00235F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Основ</w:t>
       </w:r>
       <w:r w:rsidR="00930777">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>ана несостоявшаяся</w:t>
-[...16 lines deleted...]
-        <w:t>1</w:t>
+        <w:t>ной причиной признания процедур</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00235F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> закупки несостоявш</w:t>
       </w:r>
       <w:r w:rsidR="00930777">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...56 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>имися</w:t>
       </w:r>
       <w:r w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Основ</w:t>
-[...7 lines deleted...]
-        <w:t>ной причиной признания процедур</w:t>
+        <w:t xml:space="preserve"> является </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0956">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>подача одной заявки</w:t>
       </w:r>
       <w:r w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> закупки несостоявш</w:t>
-[...7 lines deleted...]
-        <w:t>имися</w:t>
+        <w:t xml:space="preserve"> для участия в </w:t>
+      </w:r>
+      <w:r w:rsidR="000D7C92" w:rsidRPr="00235F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">электронной </w:t>
       </w:r>
       <w:r w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> является </w:t>
-[...31 lines deleted...]
-        </w:rPr>
         <w:t>процедуре (</w:t>
       </w:r>
-      <w:r w:rsidR="0001286D">
-[...5 lines deleted...]
-        <w:t>60,60</w:t>
+      <w:r w:rsidR="00EC2C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>87,06</w:t>
       </w:r>
       <w:r w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>%).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB1B74" w:rsidRPr="00235F91" w:rsidRDefault="00BB1B74" w:rsidP="00D763E2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -3939,3924 +4118,3672 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>несостоявшимся</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00AC4671" w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a9"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="0420"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3794"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="1984"/>
-        <w:gridCol w:w="2091"/>
+        <w:gridCol w:w="2137"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CE0956" w:rsidRPr="00CE0956" w:rsidTr="00BC0110">
+      <w:tr w:rsidR="00CE0956" w:rsidRPr="00EC2C68" w:rsidTr="00BC0110">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B2A1C7" w:themeFill="accent4" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52475" w:rsidRPr="00BC0110" w:rsidRDefault="00E52475" w:rsidP="00236AD9">
+          <w:p w:rsidR="00E52475" w:rsidRPr="00EC2C68" w:rsidRDefault="00E52475" w:rsidP="00236AD9">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BC0110">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00EC2C68">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Наименование причины</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B2A1C7" w:themeFill="accent4" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52475" w:rsidRPr="00BC0110" w:rsidRDefault="00E52475" w:rsidP="00236AD9">
+          <w:p w:rsidR="00E52475" w:rsidRPr="00EC2C68" w:rsidRDefault="00E52475" w:rsidP="00236AD9">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BC0110">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00EC2C68">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Кол-во процедур закупок, шт.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B2A1C7" w:themeFill="accent4" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52475" w:rsidRPr="00BC0110" w:rsidRDefault="00E52475" w:rsidP="00E52475">
+          <w:p w:rsidR="00A249AB" w:rsidRPr="00EC2C68" w:rsidRDefault="00E52475" w:rsidP="00E52475">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BC0110">
-[...6 lines deleted...]
-              <w:t>НМЦК, млн. руб.</w:t>
+            <w:r w:rsidRPr="00EC2C68">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">НМЦК, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E52475" w:rsidRPr="00EC2C68" w:rsidRDefault="00E52475" w:rsidP="00E52475">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC2C68">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>млн. руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2091" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B2A1C7" w:themeFill="accent4" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w:rsidR="00E52475" w:rsidRPr="00BC0110" w:rsidRDefault="00E52475" w:rsidP="00F41AB4">
+          <w:p w:rsidR="00E52475" w:rsidRPr="00EC2C68" w:rsidRDefault="00E52475" w:rsidP="00A249AB">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BC0110">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00EC2C68">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">Удельный вес в общем кол-ве </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-              <w:t>несост-ся</w:t>
+            <w:r w:rsidR="00F41AB4" w:rsidRPr="00EC2C68">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>несост</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="00A249AB" w:rsidRPr="00EC2C68">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>оявшихся</w:t>
+            </w:r>
+            <w:r w:rsidR="00F41AB4" w:rsidRPr="00EC2C68">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> процедур</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BC0110">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00EC2C68">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>, %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE0956" w:rsidRPr="00CE0956" w:rsidTr="00BC0110">
+      <w:tr w:rsidR="00CE0956" w:rsidRPr="00EC2C68" w:rsidTr="00BC0110">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B6E89" w:rsidRPr="00BC0110" w:rsidRDefault="006B6E89" w:rsidP="00480AE8">
+          <w:p w:rsidR="006B6E89" w:rsidRPr="00EC2C68" w:rsidRDefault="006B6E89" w:rsidP="00480AE8">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BC0110">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00EC2C68">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Подана одна заявка</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B6E89" w:rsidRPr="00BD4499" w:rsidRDefault="00CE0956" w:rsidP="00480AE8">
+          <w:p w:rsidR="006B6E89" w:rsidRPr="00EC2C68" w:rsidRDefault="00303B3A" w:rsidP="00480AE8">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CE0956">
-[...5 lines deleted...]
-              <w:t>8</w:t>
+            <w:r w:rsidRPr="00EC2C68">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00BD4499">
-[...6 lines deleted...]
-              <w:t>61</w:t>
+            <w:r w:rsidR="00EC2C68" w:rsidRPr="00EC2C68">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC2C68">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>148</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B6E89" w:rsidRPr="00BD4499" w:rsidRDefault="00BD4499" w:rsidP="00480AE8">
+          <w:p w:rsidR="006B6E89" w:rsidRPr="00EC2C68" w:rsidRDefault="00303B3A" w:rsidP="00480AE8">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...40 lines deleted...]
-              <w:t>06</w:t>
+            <w:r w:rsidRPr="00EC2C68">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>4 226,72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B6E89" w:rsidRPr="00CE0956" w:rsidRDefault="0001286D" w:rsidP="006B6E89">
+          <w:p w:rsidR="006B6E89" w:rsidRPr="00EC2C68" w:rsidRDefault="00EC2C68" w:rsidP="006B6E89">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>60,60</w:t>
+            <w:r w:rsidRPr="00EC2C68">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>87,06</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE0956" w:rsidRPr="00CE0956" w:rsidTr="00BC0110">
+      <w:tr w:rsidR="00CE0956" w:rsidRPr="00EC2C68" w:rsidTr="00EC2C68">
         <w:trPr>
-          <w:trHeight w:val="280"/>
+          <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B6E89" w:rsidRPr="00BC0110" w:rsidRDefault="006B6E89" w:rsidP="00480AE8">
+          <w:p w:rsidR="006B6E89" w:rsidRPr="00EC2C68" w:rsidRDefault="006B6E89" w:rsidP="00480AE8">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BC0110">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00EC2C68">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Не подано ни одной заявки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B6E89" w:rsidRPr="00BD4499" w:rsidRDefault="00BD4499" w:rsidP="00480AE8">
+          <w:p w:rsidR="006B6E89" w:rsidRPr="00EC2C68" w:rsidRDefault="00303B3A" w:rsidP="00480AE8">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>490</w:t>
+            <w:r w:rsidRPr="00EC2C68">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>65</w:t>
+            </w:r>
+            <w:r w:rsidR="00583E64" w:rsidRPr="00EC2C68">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B6E89" w:rsidRPr="00BD4499" w:rsidRDefault="00BD4499" w:rsidP="00480AE8">
+          <w:p w:rsidR="006B6E89" w:rsidRPr="00EC2C68" w:rsidRDefault="00303B3A" w:rsidP="00480AE8">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...23 lines deleted...]
-              <w:t>39</w:t>
+            <w:r w:rsidRPr="00EC2C68">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>504,02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B6E89" w:rsidRPr="00CE0956" w:rsidRDefault="0001286D" w:rsidP="00CE0956">
+          <w:p w:rsidR="006B6E89" w:rsidRPr="00EC2C68" w:rsidRDefault="00EC2C68" w:rsidP="00CE0956">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>34,48</w:t>
+            <w:r w:rsidRPr="00EC2C68">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>10,38</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE0956" w:rsidRPr="00CE0956" w:rsidTr="00BC0110">
+      <w:tr w:rsidR="00CE0956" w:rsidRPr="00EC2C68" w:rsidTr="00BC0110">
         <w:trPr>
           <w:trHeight w:val="779"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B6E89" w:rsidRPr="00BC0110" w:rsidRDefault="006B6E89" w:rsidP="00480AE8">
+          <w:p w:rsidR="006B6E89" w:rsidRPr="00EC2C68" w:rsidRDefault="006B6E89" w:rsidP="00480AE8">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BC0110">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00EC2C68">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Одна заявка признана соответствующей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B6E89" w:rsidRPr="00BD4499" w:rsidRDefault="00BD4499" w:rsidP="00480AE8">
+          <w:p w:rsidR="006B6E89" w:rsidRPr="00EC2C68" w:rsidRDefault="00583E64" w:rsidP="00480AE8">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>63</w:t>
+            <w:r w:rsidRPr="00EC2C68">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B6E89" w:rsidRPr="00BD4499" w:rsidRDefault="00BD4499" w:rsidP="00480AE8">
+          <w:p w:rsidR="006B6E89" w:rsidRPr="00EC2C68" w:rsidRDefault="00583E64" w:rsidP="00480AE8">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...23 lines deleted...]
-              <w:t>51</w:t>
+            <w:r w:rsidRPr="00EC2C68">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>121,13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B6E89" w:rsidRPr="00CE0956" w:rsidRDefault="0001286D" w:rsidP="006B6E89">
+          <w:p w:rsidR="006B6E89" w:rsidRPr="00EC2C68" w:rsidRDefault="00CE0956" w:rsidP="00EC2C68">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>4,43</w:t>
+            <w:r w:rsidRPr="00EC2C68">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>2,</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC2C68" w:rsidRPr="00EC2C68">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE0956" w:rsidRPr="00CE0956" w:rsidTr="00BC0110">
+      <w:tr w:rsidR="00CE0956" w:rsidRPr="00EC2C68" w:rsidTr="00BC0110">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B6E89" w:rsidRPr="00BC0110" w:rsidRDefault="00F525B7" w:rsidP="00480AE8">
+          <w:p w:rsidR="006B6E89" w:rsidRPr="00EC2C68" w:rsidRDefault="00F525B7" w:rsidP="00480AE8">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BC0110">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00EC2C68">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Все поданные заявки отклонены</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B6E89" w:rsidRPr="00BD4499" w:rsidRDefault="00BD4499" w:rsidP="00480AE8">
+          <w:p w:rsidR="006B6E89" w:rsidRPr="00EC2C68" w:rsidRDefault="00583E64" w:rsidP="00480AE8">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>7</w:t>
+            <w:r w:rsidRPr="00EC2C68">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B6E89" w:rsidRPr="00BD4499" w:rsidRDefault="00BD4499" w:rsidP="00480AE8">
+          <w:p w:rsidR="006B6E89" w:rsidRPr="00EC2C68" w:rsidRDefault="00303B3A" w:rsidP="00480AE8">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...23 lines deleted...]
-              <w:t>94</w:t>
+            <w:r w:rsidRPr="00EC2C68">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>3,26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006B6E89" w:rsidRPr="00CE0956" w:rsidRDefault="0001286D" w:rsidP="006B6E89">
+          <w:p w:rsidR="006B6E89" w:rsidRPr="00EC2C68" w:rsidRDefault="00C50A54" w:rsidP="00EC2C68">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>0,49</w:t>
+            <w:r w:rsidRPr="00EC2C68">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0,</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC2C68" w:rsidRPr="00EC2C68">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>06</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE0956" w:rsidRPr="00CE0956" w:rsidTr="00BC0110">
+      <w:tr w:rsidR="00CE0956" w:rsidRPr="00EC2C68" w:rsidTr="00BC0110">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C80253" w:rsidRPr="00BC0110" w:rsidRDefault="00C80253" w:rsidP="00480AE8">
+          <w:p w:rsidR="00C80253" w:rsidRPr="00EC2C68" w:rsidRDefault="00C80253" w:rsidP="00480AE8">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BC0110">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00EC2C68">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>ВСЕГО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C80253" w:rsidRPr="00BC0110" w:rsidRDefault="00BD4499" w:rsidP="00CE0956">
+          <w:p w:rsidR="00C80253" w:rsidRPr="00EC2C68" w:rsidRDefault="00466190" w:rsidP="00821314">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>1 421</w:t>
+            <w:r w:rsidRPr="00EC2C68">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:r w:rsidR="00821314">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>896</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C80253" w:rsidRPr="00BC0110" w:rsidRDefault="00BD4499" w:rsidP="00480AE8">
+          <w:p w:rsidR="00C80253" w:rsidRPr="00EC2C68" w:rsidRDefault="00583E64" w:rsidP="00480AE8">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>4 986,90</w:t>
+            <w:r w:rsidRPr="00EC2C68">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>4 855,13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2091" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C80253" w:rsidRPr="00BC0110" w:rsidRDefault="009C5BA5" w:rsidP="00480AE8">
+          <w:p w:rsidR="00C80253" w:rsidRPr="00EC2C68" w:rsidRDefault="009C5BA5" w:rsidP="00480AE8">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BC0110">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00EC2C68">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00524342" w:rsidRPr="00235F91" w:rsidRDefault="00524342" w:rsidP="00480AE8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00DC4B19" w:rsidRPr="00235F91" w:rsidRDefault="00DC4B19" w:rsidP="00D763E2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">В </w:t>
-[...8 lines deleted...]
-        <w:t>1</w:t>
+        <w:t>В</w:t>
+      </w:r>
+      <w:r w:rsidR="00764136">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00235F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C50A54">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00764136">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>-м</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE0956">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> квартале 202</w:t>
       </w:r>
-      <w:r w:rsidR="00630D17" w:rsidRPr="00630D17">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">5 </w:t>
+      <w:r w:rsidR="00EC2C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE0956">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>года</w:t>
+        <w:t xml:space="preserve"> года</w:t>
       </w:r>
       <w:r w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по всем объявленным государственными заказчиками Курской области конкурентным закупочным процедурам было </w:t>
       </w:r>
       <w:r w:rsidRPr="0021332B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">подано </w:t>
       </w:r>
-      <w:r w:rsidR="00CE0956" w:rsidRPr="0021332B">
-[...15 lines deleted...]
-        <w:t>626</w:t>
+      <w:r w:rsidR="00962382">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00821314">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 097 </w:t>
       </w:r>
       <w:r w:rsidRPr="0021332B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> заяв</w:t>
+        <w:t>заяв</w:t>
       </w:r>
       <w:r w:rsidR="002E0469">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ок</w:t>
       </w:r>
       <w:r w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, из них допущены </w:t>
       </w:r>
-      <w:r w:rsidR="00CE0956" w:rsidRPr="0021332B">
-[...26 lines deleted...]
-      <w:r w:rsidR="00D62CFC">
+      <w:r w:rsidR="00821314">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4 761</w:t>
+      </w:r>
+      <w:r w:rsidR="00962382">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0021332B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>заявок (</w:t>
       </w:r>
-      <w:r w:rsidR="009C5BA5" w:rsidRPr="0021332B">
-[...15 lines deleted...]
-        <w:t>3.71</w:t>
+      <w:r w:rsidR="00821314">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>93,41</w:t>
       </w:r>
       <w:r w:rsidRPr="0021332B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>%).</w:t>
       </w:r>
       <w:r w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00DC4B19" w:rsidRPr="00235F91" w:rsidRDefault="00DC4B19" w:rsidP="00DC4B19">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6049765" cy="2967487"/>
-            <wp:effectExtent l="19050" t="0" r="27185" b="4313"/>
+            <wp:extent cx="6050280" cy="3105150"/>
+            <wp:effectExtent l="19050" t="0" r="26670" b="0"/>
             <wp:docPr id="5" name="Диаграмма 7"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
                 <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId11"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00DB6445" w:rsidRDefault="00DB6445" w:rsidP="00D763E2">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="680"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w:rsidR="00DC4B19" w:rsidRPr="00235F91" w:rsidRDefault="00DC4B19" w:rsidP="00D763E2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Количество</w:t>
       </w:r>
       <w:r w:rsidR="00D62CFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> процедур закупок</w:t>
       </w:r>
       <w:r w:rsidR="00404CBB" w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0021332B" w:rsidRPr="0021332B">
-[...6 lines deleted...]
-        <w:t>1</w:t>
+      <w:r w:rsidR="00DB6445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00462CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>-го</w:t>
       </w:r>
       <w:r w:rsidRPr="0021332B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0021332B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>квартала 202</w:t>
       </w:r>
-      <w:r w:rsidR="00DF310A" w:rsidRPr="00DF310A">
+      <w:r w:rsidR="00821314">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="0021332B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> года,</w:t>
       </w:r>
       <w:r w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по которым подано </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>более одной заявки,</w:t>
+        <w:t>более одной заявки</w:t>
+      </w:r>
+      <w:r w:rsidR="00462CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="006A5536">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> составил</w:t>
+        <w:t>составил</w:t>
       </w:r>
       <w:r w:rsidR="00FB2C33" w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>о</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000A68D0" w:rsidRPr="0021332B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">1 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DF310A" w:rsidRPr="00DF310A">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00996A3A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>004</w:t>
+        <w:t>135</w:t>
+      </w:r>
+      <w:r w:rsidR="003D16B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00962382">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0021332B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> шт</w:t>
+        <w:t>шт</w:t>
       </w:r>
       <w:r w:rsidRPr="0021332B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>. (</w:t>
       </w:r>
-      <w:r w:rsidR="00DF310A">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">0.58 </w:t>
+      <w:r w:rsidR="00996A3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>40</w:t>
       </w:r>
       <w:r w:rsidRPr="0021332B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>%)</w:t>
       </w:r>
       <w:r w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> от общего числа размещенных конкурентных процедур.</w:t>
       </w:r>
       <w:r w:rsidR="00CB51CD" w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DC4B19" w:rsidRPr="00235F91" w:rsidRDefault="00DC4B19" w:rsidP="00D763E2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Среднее количество поданных заявок на участие в закупке по данным ЕИС</w:t>
       </w:r>
       <w:r w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t>в</w:t>
       </w:r>
+      <w:r w:rsidR="00462CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
       <w:r w:rsidR="000F31DC" w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0021332B" w:rsidRPr="00404C04">
-[...6 lines deleted...]
-        <w:t>1</w:t>
+      <w:r w:rsidR="00DB6445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00462CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>-м</w:t>
       </w:r>
       <w:r w:rsidRPr="00404C04">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> квартале 202</w:t>
       </w:r>
-      <w:r w:rsidR="00DF310A" w:rsidRPr="00DF310A">
-[...6 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00996A3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5 </w:t>
       </w:r>
       <w:r w:rsidRPr="00404C04">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> года</w:t>
+        <w:t>года</w:t>
       </w:r>
       <w:r w:rsidRPr="00235F91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> составило </w:t>
       </w:r>
-      <w:r w:rsidR="00DF310A" w:rsidRPr="00DF310A">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">2 </w:t>
+      <w:r w:rsidR="00996A3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0EAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D763E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>заявки</w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>заяв</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0EAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ки</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB6445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB51CD" w:rsidRPr="00235F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DC4B19" w:rsidRPr="00235F91" w:rsidRDefault="00DC4B19" w:rsidP="006A5DDE">
+    <w:p w:rsidR="00DC4B19" w:rsidRPr="007F6DD5" w:rsidRDefault="00DC4B19" w:rsidP="006A5DDE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00D77D7D" w:rsidP="00D763E2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009508D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2. РЕЕСТР КОНТРАКТОВ, ЗАКЛЮЧЕННЫХ ГОСУДАРСТВЕННЫМИ ЗАКАЗЧИКАМИ КУРСКОЙ ОБЛАСТИ </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00D77D7D" w:rsidP="00D763E2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00D77D7D" w:rsidP="00D763E2">
+    <w:p w:rsidR="00462CD4" w:rsidRDefault="00462CD4" w:rsidP="00D763E2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-      <w:r w:rsidR="003A16E0">
+      <w:r w:rsidRPr="00AE4C55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Во </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE4C55" w:rsidRPr="00AE4C55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2-м</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE4C55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> квартале 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE4C55" w:rsidRPr="00AE4C55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE4C55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>года</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> государственными заказчиками Курской области было заключено </w:t>
+      </w:r>
+      <w:r w:rsidR="003F3C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2 870</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> контрактов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на общую сумму </w:t>
+      </w:r>
+      <w:r w:rsidR="003F3C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5 518,96</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> млн. руб.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B4351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Из них </w:t>
+      </w:r>
+      <w:r w:rsidR="003F3C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>587</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> контрактов на сумму </w:t>
+      </w:r>
+      <w:r w:rsidR="003F3C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>188,26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> млн. руб</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. были заключены с единственным поставщиком (в том числе, с использованием модуля </w:t>
+      </w:r>
+      <w:r w:rsidR="00B4351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Малые закупки</w:t>
+      </w:r>
+      <w:r w:rsidR="00B4351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidR="00B4351C" w:rsidRPr="00462CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>По результатам несостоявшихся процедур закупок были заключены</w:t>
+      </w:r>
+      <w:r w:rsidR="00B4351C" w:rsidRPr="00B4351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="009508D4">
-[...34 lines deleted...]
-      <w:r w:rsidRPr="009508D4">
+      <w:r w:rsidR="003F3C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">192 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>контракта</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на сумму </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4351C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00EA40D9">
-[...241 lines deleted...]
-        <w:t xml:space="preserve"> несостоявшихся процедур закупок. </w:t>
+      <w:r w:rsidR="003F3C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> 497,25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4351C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> млн. руб.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00D77D7D" w:rsidP="00D763E2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009508D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Таблица 3.</w:t>
       </w:r>
+      <w:r w:rsidR="006A5536">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00462CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A5536">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Количество </w:t>
+      </w:r>
       <w:r w:rsidRPr="009508D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t> Количество и объем заключенных</w:t>
+        <w:t>и объем заключенных</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="009508D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> контрактов государственными заказчиками Курской области.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a9"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5211"/>
         <w:gridCol w:w="2694"/>
         <w:gridCol w:w="2232"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidTr="00BB5073">
+      <w:tr w:rsidR="00D77D7D" w:rsidRPr="006A5536" w:rsidTr="00BB5073">
         <w:trPr>
           <w:trHeight w:val="571"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5211" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00D77D7D" w:rsidP="00D763E2">
+          <w:p w:rsidR="00D77D7D" w:rsidRPr="006A5536" w:rsidRDefault="00D77D7D" w:rsidP="00D763E2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009508D4">
+            <w:r w:rsidRPr="006A5536">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Способ определения поставщика (подрядчика, исполнителя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4926" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="003A16E0" w:rsidP="00D26F3D">
+          <w:p w:rsidR="00D77D7D" w:rsidRPr="006A5536" w:rsidRDefault="00D90E3D" w:rsidP="003F3C92">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>1</w:t>
+            <w:r w:rsidRPr="006A5536">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00D77D7D" w:rsidRPr="009508D4">
+            <w:r w:rsidR="00D77D7D" w:rsidRPr="006A5536">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> квартал 202</w:t>
             </w:r>
-            <w:r w:rsidR="00D26F3D">
+            <w:r w:rsidR="003F3C92">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00D77D7D" w:rsidRPr="009508D4">
+            <w:r w:rsidR="00D77D7D" w:rsidRPr="006A5536">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidTr="00BB5073">
+      <w:tr w:rsidR="00D77D7D" w:rsidRPr="006A5536" w:rsidTr="00BB5073">
         <w:trPr>
           <w:trHeight w:val="848"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5211" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00D77D7D" w:rsidP="00D763E2">
+          <w:p w:rsidR="00D77D7D" w:rsidRPr="006A5536" w:rsidRDefault="00D77D7D" w:rsidP="00D763E2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00D77D7D" w:rsidP="00D763E2">
+          <w:p w:rsidR="00D77D7D" w:rsidRPr="006A5536" w:rsidRDefault="00D77D7D" w:rsidP="00D763E2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009508D4">
+            <w:r w:rsidRPr="006A5536">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Количество контрактов, шт.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2232" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00D77D7D" w:rsidP="00D763E2">
+          <w:p w:rsidR="00D77D7D" w:rsidRPr="006A5536" w:rsidRDefault="00D77D7D" w:rsidP="00D763E2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009508D4">
+            <w:r w:rsidRPr="006A5536">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Цена контракта, млн. руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidTr="00BB5073">
+      <w:tr w:rsidR="00D77D7D" w:rsidRPr="006A5536" w:rsidTr="00BB5073">
         <w:trPr>
           <w:trHeight w:val="549"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5211" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D77D7D" w:rsidRPr="0063516F" w:rsidRDefault="00D77D7D" w:rsidP="00D763E2">
+          <w:p w:rsidR="00D77D7D" w:rsidRPr="006A5536" w:rsidRDefault="00D77D7D" w:rsidP="00D763E2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0063516F">
-[...4 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="006A5536">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Электронный аукцион</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D77D7D" w:rsidRPr="0063516F" w:rsidRDefault="00D26F3D" w:rsidP="00D763E2">
+          <w:p w:rsidR="00D77D7D" w:rsidRPr="003F2810" w:rsidRDefault="003F2810" w:rsidP="00D763E2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>1531</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1879</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2232" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D77D7D" w:rsidRPr="0063516F" w:rsidRDefault="00D26F3D" w:rsidP="00D763E2">
+          <w:p w:rsidR="00D77D7D" w:rsidRPr="003F2810" w:rsidRDefault="003F2810" w:rsidP="00D763E2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...20 lines deleted...]
-              <w:t>303,88</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2 334,86</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidTr="00BB5073">
+      <w:tr w:rsidR="00D77D7D" w:rsidRPr="006A5536" w:rsidTr="00BB5073">
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5211" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00D77D7D" w:rsidP="00D763E2">
+          <w:p w:rsidR="00D77D7D" w:rsidRPr="006A5536" w:rsidRDefault="00D77D7D" w:rsidP="00D763E2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009508D4">
+            <w:r w:rsidRPr="006A5536">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>в т.ч. по п.25 ч.1 ст.93 44-ФЗ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00D26F3D" w:rsidP="00D26F3D">
+          <w:p w:rsidR="00D77D7D" w:rsidRPr="003F3C92" w:rsidRDefault="00883F13" w:rsidP="00D763E2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="006A5536">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-              <w:t>759</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="003F3C92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2232" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00D26F3D" w:rsidP="00D763E2">
+          <w:p w:rsidR="00D77D7D" w:rsidRPr="003F3C92" w:rsidRDefault="00883F13" w:rsidP="003F3C92">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="006A5536">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-              <w:t>1757,24</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="003F3C92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> 493,14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidTr="00BB5073">
+      <w:tr w:rsidR="00D77D7D" w:rsidRPr="006A5536" w:rsidTr="00BB5073">
         <w:trPr>
           <w:trHeight w:val="591"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5211" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D77D7D" w:rsidRPr="0063516F" w:rsidRDefault="00D77D7D" w:rsidP="00D763E2">
+          <w:p w:rsidR="00D77D7D" w:rsidRPr="006A5536" w:rsidRDefault="00D77D7D" w:rsidP="00D763E2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0063516F">
-[...4 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="006A5536">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Открытый конкурс в электронной форме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D77D7D" w:rsidRPr="0063516F" w:rsidRDefault="00D26F3D" w:rsidP="00D763E2">
+          <w:p w:rsidR="00D77D7D" w:rsidRPr="003F2810" w:rsidRDefault="003F2810" w:rsidP="00D763E2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>53</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2232" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D77D7D" w:rsidRPr="0063516F" w:rsidRDefault="00D26F3D" w:rsidP="00D763E2">
+          <w:p w:rsidR="00D77D7D" w:rsidRPr="003F2810" w:rsidRDefault="003F2810" w:rsidP="00D763E2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...20 lines deleted...]
-              <w:t>131,35</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2 750,93</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidTr="00BB5073">
+      <w:tr w:rsidR="00D77D7D" w:rsidRPr="006A5536" w:rsidTr="00BB5073">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5211" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00D77D7D" w:rsidP="00D763E2">
+          <w:p w:rsidR="00D77D7D" w:rsidRPr="006A5536" w:rsidRDefault="00D77D7D" w:rsidP="00D763E2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009508D4">
+            <w:r w:rsidRPr="006A5536">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>в т.ч. по п.25 ч.1 ст.93 44-ФЗ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00D26F3D" w:rsidP="00D763E2">
+          <w:p w:rsidR="00D77D7D" w:rsidRPr="003F3C92" w:rsidRDefault="003F3C92" w:rsidP="00D763E2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>28</w:t>
+              <w:t>64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2232" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00D26F3D" w:rsidP="00D763E2">
+          <w:p w:rsidR="00D77D7D" w:rsidRPr="003F3C92" w:rsidRDefault="00883F13" w:rsidP="003F3C92">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="006A5536">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-              <w:t>2 556,30</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="003F3C92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3C92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>849,70</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidTr="00BB5073">
+      <w:tr w:rsidR="00D77D7D" w:rsidRPr="006A5536" w:rsidTr="00BB5073">
         <w:trPr>
           <w:trHeight w:val="505"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5211" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D77D7D" w:rsidRPr="0063516F" w:rsidRDefault="00D77D7D" w:rsidP="00D763E2">
+          <w:p w:rsidR="00D77D7D" w:rsidRPr="006A5536" w:rsidRDefault="00D77D7D" w:rsidP="00D763E2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0063516F">
-[...4 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="006A5536">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Запрос котировок в электронной форме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D77D7D" w:rsidRPr="0063516F" w:rsidRDefault="0006675C" w:rsidP="00D26F3D">
+          <w:p w:rsidR="00D77D7D" w:rsidRPr="003F2810" w:rsidRDefault="003F2810" w:rsidP="00D763E2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...11 lines deleted...]
-              <w:t>79</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>317</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2232" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D77D7D" w:rsidRPr="0063516F" w:rsidRDefault="00D26F3D" w:rsidP="00D26F3D">
+          <w:p w:rsidR="00D77D7D" w:rsidRPr="003F2810" w:rsidRDefault="003F2810" w:rsidP="00D90E3D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>288,14</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>244,91</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidTr="00BB5073">
+      <w:tr w:rsidR="00D77D7D" w:rsidRPr="006A5536" w:rsidTr="00BB5073">
         <w:trPr>
           <w:trHeight w:val="257"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5211" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00D77D7D" w:rsidP="00D763E2">
+          <w:p w:rsidR="00D77D7D" w:rsidRPr="006A5536" w:rsidRDefault="00D77D7D" w:rsidP="00D763E2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009508D4">
+            <w:r w:rsidRPr="006A5536">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>в т.ч. по п.25 ч.1 ст.93 44-ФЗ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00D26F3D" w:rsidP="00D763E2">
+          <w:p w:rsidR="00D77D7D" w:rsidRPr="003F3C92" w:rsidRDefault="003F3C92" w:rsidP="00D763E2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>176</w:t>
+              <w:t>178</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2232" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00D26F3D" w:rsidP="00D763E2">
+          <w:p w:rsidR="00D77D7D" w:rsidRPr="003F3C92" w:rsidRDefault="003F3C92" w:rsidP="00883F13">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>221,38</w:t>
+              <w:t>154,41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidTr="00BB5073">
+      <w:tr w:rsidR="00D77D7D" w:rsidRPr="006A5536" w:rsidTr="00BB5073">
         <w:trPr>
           <w:trHeight w:val="547"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5211" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D77D7D" w:rsidRPr="0063516F" w:rsidRDefault="00D77D7D" w:rsidP="00D763E2">
+          <w:p w:rsidR="00D77D7D" w:rsidRPr="006A5536" w:rsidRDefault="00D77D7D" w:rsidP="00D763E2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0063516F">
-[...4 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="006A5536">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Закупка у единственного поставщика (подрядчика, исполнителя)</w:t>
+            </w:r>
+            <w:r w:rsidR="00873C3D" w:rsidRPr="006A5536">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D77D7D" w:rsidRPr="0063516F" w:rsidRDefault="0006675C" w:rsidP="00EA40D9">
+          <w:p w:rsidR="00D77D7D" w:rsidRPr="00FF5422" w:rsidRDefault="00FF5422" w:rsidP="00D763E2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...11 lines deleted...]
-              <w:t>400</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>587</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2232" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D77D7D" w:rsidRPr="0063516F" w:rsidRDefault="0063516F" w:rsidP="00D763E2">
+          <w:p w:rsidR="00D77D7D" w:rsidRPr="00FF5422" w:rsidRDefault="00FF5422" w:rsidP="00883F13">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0063516F">
-[...33 lines deleted...]
-              <w:t>39,86</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>188,26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidTr="00BB5073">
+      <w:tr w:rsidR="00D77D7D" w:rsidRPr="006A5536" w:rsidTr="00BB5073">
         <w:trPr>
           <w:trHeight w:val="399"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5211" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D77D7D" w:rsidRPr="00D80CD4" w:rsidRDefault="00D77D7D" w:rsidP="00D763E2">
+          <w:p w:rsidR="00D77D7D" w:rsidRPr="006A5536" w:rsidRDefault="00D77D7D" w:rsidP="00D763E2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D80CD4">
-[...4 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="006A5536">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>в т.ч. с использованием модуля «Малые закупки»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D77D7D" w:rsidRPr="00D80CD4" w:rsidRDefault="00EA40D9" w:rsidP="00EA40D9">
+          <w:p w:rsidR="00D77D7D" w:rsidRPr="00FF5422" w:rsidRDefault="00FF5422" w:rsidP="00D763E2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:i/>
-[...3 lines deleted...]
-              <w:t>377</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>369</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2232" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D77D7D" w:rsidRPr="00D80CD4" w:rsidRDefault="00EA40D9" w:rsidP="00D763E2">
+          <w:p w:rsidR="00D77D7D" w:rsidRPr="00FF5422" w:rsidRDefault="00FF5422" w:rsidP="00883F13">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:i/>
-[...3 lines deleted...]
-              <w:t>68,39</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>55,06</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidTr="00BB5073">
+      <w:tr w:rsidR="00D77D7D" w:rsidRPr="006A5536" w:rsidTr="00BB5073">
         <w:trPr>
           <w:trHeight w:val="635"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5211" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D77D7D" w:rsidRPr="0063516F" w:rsidRDefault="00D77D7D" w:rsidP="00D763E2">
+          <w:p w:rsidR="00D77D7D" w:rsidRPr="006A5536" w:rsidRDefault="00D77D7D" w:rsidP="00D763E2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0063516F">
-[...4 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="006A5536">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ВСЕГО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D77D7D" w:rsidRPr="0063516F" w:rsidRDefault="00EA40D9" w:rsidP="00D763E2">
+          <w:p w:rsidR="00D77D7D" w:rsidRPr="006A5536" w:rsidRDefault="00FF5422" w:rsidP="00D763E2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...2 lines deleted...]
-              <w:t>3 263</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2 870</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2232" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D77D7D" w:rsidRPr="0063516F" w:rsidRDefault="00EA40D9" w:rsidP="00D763E2">
+          <w:p w:rsidR="00D77D7D" w:rsidRPr="006A5536" w:rsidRDefault="00873C3D" w:rsidP="00FF5422">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>11 163,23</w:t>
+            <w:r w:rsidRPr="006A5536">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF5422">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> 518,96</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidTr="00BB5073">
+      <w:tr w:rsidR="00D77D7D" w:rsidRPr="006A5536" w:rsidTr="00BB5073">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5211" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00D77D7D" w:rsidP="00D763E2">
+          <w:p w:rsidR="00D77D7D" w:rsidRPr="006A5536" w:rsidRDefault="00D77D7D" w:rsidP="00D763E2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009508D4">
+            <w:r w:rsidRPr="006A5536">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>в т.ч. по несостоявшимся процедурам закупок</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00D77D7D" w:rsidP="00D763E2">
+          <w:p w:rsidR="00D77D7D" w:rsidRPr="006A5536" w:rsidRDefault="00D77D7D" w:rsidP="00D763E2">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009508D4">
+            <w:r w:rsidRPr="006A5536">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(по п.25 ч.1 ст.93 44-ФЗ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00D26F3D" w:rsidP="00D763E2">
+          <w:p w:rsidR="00D77D7D" w:rsidRPr="003F3C92" w:rsidRDefault="00883F13" w:rsidP="003F3C92">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="006A5536">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-              <w:t>963</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="003F3C92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>192</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2232" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00D26F3D" w:rsidP="00D763E2">
+          <w:p w:rsidR="00D77D7D" w:rsidRPr="003F3C92" w:rsidRDefault="00883F13" w:rsidP="003F3C92">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="006A5536">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-              <w:t>4 534,92</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="003F3C92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="003F3C92">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>497,25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00D77D7D" w:rsidP="00D77D7D">
-[...8 lines deleted...]
-    <w:p w:rsidR="00D77D7D" w:rsidRDefault="00D77D7D" w:rsidP="00D763E2">
+    <w:p w:rsidR="002B0532" w:rsidRDefault="002B0532" w:rsidP="00D763E2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009508D4">
-[...220 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="009815CF" w:rsidRPr="009508D4" w:rsidRDefault="009815CF" w:rsidP="00D763E2">
+    <w:p w:rsidR="003F3C92" w:rsidRDefault="00BB16DD" w:rsidP="00BB16DD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="009508D4">
+      <w:r w:rsidRPr="00BB16DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Во втором квартале 202</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3C92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB16DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> года количество контрактов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB16DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заключенных государственными заказчиками </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Курской области, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB16DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сократилось на </w:t>
+      </w:r>
+      <w:r w:rsidR="004B481E" w:rsidRPr="004B481E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>336</w:t>
+      </w:r>
+      <w:r w:rsidR="004B481E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (10,48</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB16DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">%), а их суммарный стоимостный объем </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB16DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">уменьшился на </w:t>
+      </w:r>
+      <w:r w:rsidR="004B481E" w:rsidRPr="004B481E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="004B481E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="004B481E" w:rsidRPr="004B481E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>75</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB16DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> млн. руб.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB16DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="004B481E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3,54</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB16DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">%) по сравнению с аналогичным периодом прошлого года. </w:t>
+      </w:r>
+      <w:r w:rsidR="004B481E" w:rsidRPr="009508D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6384925" cy="3505200"/>
-[...1 lines deleted...]
-            <wp:docPr id="4" name="Диаграмма 1"/>
+            <wp:extent cx="6299835" cy="3829050"/>
+            <wp:effectExtent l="19050" t="0" r="24765" b="0"/>
+            <wp:docPr id="1" name="Диаграмма 1"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
                 <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId12"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00D77D7D" w:rsidP="00D77D7D">
-[...14 lines deleted...]
-    <w:p w:rsidR="00D77D7D" w:rsidRPr="00F85BB2" w:rsidRDefault="00D62CFC" w:rsidP="00D763E2">
+    <w:p w:rsidR="00BB16DD" w:rsidRPr="00BB16DD" w:rsidRDefault="00BB16DD" w:rsidP="00BB16DD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...36 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00BB16DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>В результате заключения контрактов во втором квартале 202</w:t>
+      </w:r>
+      <w:r w:rsidR="004B481E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="00D77D7D" w:rsidRPr="007710D1">
-[...156 lines deleted...]
-        <w:t xml:space="preserve"> млн. руб. </w:t>
+      <w:r w:rsidRPr="00BB16DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> года государственные заказчики Курской области (без учета муниципального уровня) сэкономили </w:t>
+      </w:r>
+      <w:r w:rsidR="004B481E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>290,55</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB16DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> млн. руб.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB16DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, из которых </w:t>
+      </w:r>
+      <w:r w:rsidR="004B481E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>10,34</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB16DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> млн. руб</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB16DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. были сэкономлены при использовании модуля «Малые закупки». </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00D77D7D" w:rsidP="00D763E2">
+    <w:p w:rsidR="00BB16DD" w:rsidRDefault="00BB16DD" w:rsidP="00BB16DD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009508D4">
-[...23 lines deleted...]
-      <w:r w:rsidR="00091F2A">
+      <w:r w:rsidRPr="00BB16DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>По сравнению со вторым кварталом 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6443">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="007710D1">
+      <w:r w:rsidRPr="00BB16DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> года экономия сократилась на </w:t>
+      </w:r>
+      <w:r w:rsidR="004B481E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>72,80</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB16DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> млн. руб.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB16DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="004B481E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>20,03</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB16DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>%).</w:t>
+      </w:r>
+      <w:r w:rsidR="00247428">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009508D4">
-[...89 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00D77D7D" w:rsidP="00BC0110">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009508D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6252845" cy="2057400"/>
+            <wp:extent cx="6252845" cy="1657350"/>
             <wp:effectExtent l="19050" t="0" r="14605" b="0"/>
             <wp:docPr id="3" name="Диаграмма 5"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
                 <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId13"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BA0E8A" w:rsidRPr="009508D4" w:rsidRDefault="00BA0E8A" w:rsidP="006E56D3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="001C732C" w:rsidP="00BC0110">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009508D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Наибол</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ьшая </w:t>
       </w:r>
       <w:r w:rsidR="00D77D7D" w:rsidRPr="009508D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">экономия по результатам проведения закупок </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A20663">
-[...29 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00462CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>во 2-м квартале 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6443">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A20663">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> года</w:t>
+      <w:r w:rsidR="00462CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> была получена при осуществлении закупок</w:t>
+        <w:t>была получена при осуществлении закупок</w:t>
       </w:r>
       <w:r w:rsidR="00D77D7D" w:rsidRPr="009508D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> способ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ом</w:t>
       </w:r>
       <w:r w:rsidR="00D77D7D" w:rsidRPr="009508D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> определения поставщиков (подрядчиков, исполнителей) путем проведения </w:t>
       </w:r>
       <w:r w:rsidR="00D77D7D" w:rsidRPr="009508D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>электронных аукционов.</w:t>
       </w:r>
       <w:r w:rsidR="00D77D7D" w:rsidRPr="009508D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> При данном способе экономия составила </w:t>
       </w:r>
-      <w:r w:rsidR="008F2CA9" w:rsidRPr="00A20663">
-[...13 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00951688">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>210,40</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF34CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D77D7D" w:rsidRPr="00A20663">
+      <w:r w:rsidR="00D77D7D" w:rsidRPr="00EA0400">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>млн. руб.</w:t>
       </w:r>
       <w:r w:rsidR="00D77D7D" w:rsidRPr="000F5380">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и</w:t>
       </w:r>
       <w:r w:rsidR="00D77D7D" w:rsidRPr="009508D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ли </w:t>
       </w:r>
-      <w:r w:rsidR="008F2CA9">
-[...5 lines deleted...]
-        <w:t>54,15</w:t>
+      <w:r w:rsidR="00951688">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>72,41</w:t>
       </w:r>
       <w:r w:rsidR="00D77D7D" w:rsidRPr="009508D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">% от общей экономии. </w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA67E1" w:rsidRDefault="00DA67E1" w:rsidP="00BC0110">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="680"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00D77D7D" w:rsidP="00BC0110">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009508D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Таблица 4.</w:t>
       </w:r>
       <w:r w:rsidRPr="009508D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Экономия средств по результатам заключения контрактов </w:t>
       </w:r>
-    </w:p>
-[...13 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a9"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5211"/>
         <w:gridCol w:w="2694"/>
         <w:gridCol w:w="2232"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidTr="00BC0110">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5211" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="92CDDC" w:themeFill="accent5" w:themeFillTint="99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00D77D7D" w:rsidP="00BC0110">
             <w:pPr>
@@ -7865,80 +7792,80 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009508D4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Способ определения поставщика (подрядчика, исполнителя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4926" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="92CDDC" w:themeFill="accent5" w:themeFillTint="99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00BC0110" w:rsidP="00BC0110">
+          <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="007F6DD5" w:rsidP="00CD6443">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00D77D7D" w:rsidRPr="009508D4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> квартал 202</w:t>
             </w:r>
-            <w:r w:rsidR="00932C03">
+            <w:r w:rsidR="00CD6443">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00D77D7D" w:rsidRPr="009508D4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidTr="00BC0110">
         <w:trPr>
           <w:trHeight w:val="711"/>
           <w:tblHeader/>
         </w:trPr>
@@ -8041,288 +7968,267 @@
           <w:p w:rsidR="00D77D7D" w:rsidRPr="00BC0110" w:rsidRDefault="00D77D7D" w:rsidP="00BC0110">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC0110">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Электронный аукцион</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E7F7A" w:rsidRPr="008F2CA9" w:rsidRDefault="008F2CA9" w:rsidP="00BC0110">
+          <w:p w:rsidR="000F3F7E" w:rsidRPr="009508D4" w:rsidRDefault="00CD6443" w:rsidP="000F3F7E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US"/>
-[...20 lines deleted...]
-              <w:t>20</w:t>
+              </w:rPr>
+              <w:t>210,40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2232" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="008F2CA9" w:rsidP="00C07A36">
+          <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00951688" w:rsidP="00AF34CB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>54,15</w:t>
+              <w:t>72,41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidTr="00BB5073">
         <w:trPr>
           <w:trHeight w:val="427"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5211" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00D77D7D" w:rsidRPr="00BC0110" w:rsidRDefault="00D77D7D" w:rsidP="00BC0110">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC0110">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Открытый конкурс в электронной форме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="008F2CA9" w:rsidP="00BC0110">
+          <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00CD6443" w:rsidP="00BC0110">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>159,08</w:t>
+              <w:t>38,40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2232" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="008F2CA9" w:rsidP="00C07A36">
+          <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00951688" w:rsidP="00C07A36">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>36,63</w:t>
+              <w:t>13,22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidTr="00BB5073">
         <w:trPr>
           <w:trHeight w:val="485"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5211" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00D77D7D" w:rsidRPr="00BC0110" w:rsidRDefault="00D77D7D" w:rsidP="00BC0110">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC0110">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Запрос котировок в электронной форме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="008F2CA9" w:rsidP="00C07A36">
+          <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00CD6443" w:rsidP="00C07A36">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>28,48</w:t>
+              <w:t>26,90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2232" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="008F2CA9" w:rsidP="00BC0110">
+          <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00951688" w:rsidP="00BC0110">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>6,56</w:t>
+              <w:t>9,26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidTr="00BB5073">
         <w:trPr>
           <w:trHeight w:val="974"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5211" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00D77D7D" w:rsidRPr="00BC0110" w:rsidRDefault="00D77D7D" w:rsidP="00BC0110">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC0110">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -8351,154 +8257,154 @@
             </w:r>
             <w:r w:rsidR="003E7F7A" w:rsidRPr="00BC0110">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">в том числе </w:t>
             </w:r>
             <w:r w:rsidRPr="00BC0110">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>с использованием программного модуля «Малые закупки»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="008F2CA9" w:rsidP="00BC0110">
+          <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00951688" w:rsidP="00BC0110">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>11,57</w:t>
+              <w:t>14,85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2232" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="008F2CA9" w:rsidP="00BC0110">
+          <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00951688" w:rsidP="00951688">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2,66</w:t>
+              <w:t>5,11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidTr="00BB5073">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5211" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00D77D7D" w:rsidP="00BC0110">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009508D4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ВСЕГО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="008F2CA9" w:rsidP="00C07A36">
+          <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00951688" w:rsidP="00C07A36">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>434,33</w:t>
+              <w:t>290,55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2232" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00D77D7D" w:rsidP="00BC0110">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009508D4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
@@ -8524,1907 +8430,1791 @@
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00D77D7D" w:rsidP="00BC0110">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="680"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009508D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Электронный аукцион остается самым распространенным и конкурентным способом определения поставщиков (подрядчиков, исполнителей), что способствует открытости и прозрачности осуществления закупок.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00D77D7D" w:rsidP="00D77D7D">
-[...8 lines deleted...]
-    <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00D77D7D" w:rsidP="00BC0110">
+    <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00D77D7D" w:rsidP="00DA67E1">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009508D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>3. ОЦЕНКА  ЭФФЕКТИВНОСТИ  ЗАКУПОК ДЛЯ ОБЕСПЕЧЕНИЯ ГОСУДАРСТВЕННЫХ НУЖД КУРСКОЙ ОБЛАСТИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00AC5EBF" w:rsidP="00BC0110">
+    <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00AC5EBF" w:rsidP="00DA67E1">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>В  соответствии со статьей</w:t>
+      </w:r>
+      <w:r w:rsidR="00D77D7D" w:rsidRPr="009508D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона №44-ФЗ  контрактная система</w:t>
+      </w:r>
+      <w:r w:rsidR="00D77D7D" w:rsidRPr="009508D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сфере закупок основывается, в том числе на таких принципах как: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D77D7D" w:rsidRPr="009508D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>обеспечение конкуренции, ответственность за результативность обеспечения государственных и муниципальных нужд, эффективность осуществления закупок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00AC5EBF" w:rsidP="00DA67E1">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>В  соответствии со статьей</w:t>
+        <w:t xml:space="preserve">Одним из показателей эффективности осуществления закупок </w:t>
       </w:r>
       <w:r w:rsidR="00D77D7D" w:rsidRPr="009508D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6</w:t>
+        <w:t xml:space="preserve">является  </w:t>
+      </w:r>
+      <w:r w:rsidR="00D77D7D" w:rsidRPr="009508D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>доля закупок,  осуществленных  конкурентными  способам</w:t>
+      </w:r>
+      <w:r w:rsidR="00D77D7D" w:rsidRPr="009508D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>.  В  рамках  получения объективных  результатов  по  вышеуказанному  показателю  была  использована следующая формула расчета:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона №44-ФЗ  контрактная система</w:t>
-[...26 lines deleted...]
-        <w:t>обеспечение конкуренции, ответственность за результативность обеспечения государственных и муниципальных нужд, эффективность осуществления закупок.</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00AC5EBF" w:rsidP="00BC0110">
+    <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00D77D7D" w:rsidP="00BC0110">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009508D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Одним из показателей эффективности осуществления закупок </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D77D7D" w:rsidRPr="009508D4">
+        <w:lastRenderedPageBreak/>
+        <w:t>П</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009508D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">является  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D77D7D" w:rsidRPr="009508D4">
+        <w:t>1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009508D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
-          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>доля закупок,  осуществленных  конкурентными  способам</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>/(П1+П2)*100, где</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00D77D7D" w:rsidP="00BC0110">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...19 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="009508D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>П</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009508D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009508D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>/(П1+П2)*100, где</w:t>
-[...21 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">  –  сумма  цен  контрактов,  заключенных  в отчетном периоде по результатам конкурентных процедур, руб.;</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00D77D7D" w:rsidP="00BC0110">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009508D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>П</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009508D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009508D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">  –  сумма  цен  контрактов,  заключенных  в отчетном периоде по результатам конкурентных процедур, руб.;</w:t>
+        <w:t xml:space="preserve"> –  сумма цен контрактов, заключенных в отчетном периоде с единственным поставщиком (подрядчиком исполнителем), руб.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D77D7D" w:rsidRPr="009508D4" w:rsidRDefault="00D77D7D" w:rsidP="00BC0110">
+    <w:p w:rsidR="00D77D7D" w:rsidRPr="004455EE" w:rsidRDefault="00D77D7D" w:rsidP="00DA67E1">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009508D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>П</w:t>
+        <w:t xml:space="preserve">Доля </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009508D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t xml:space="preserve">закупок, осуществленных конкурентными способами в объеме закупок </w:t>
+      </w:r>
+      <w:r w:rsidR="00951688">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>во 2-м квартале 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00462CD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> года </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009508D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>составила</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009508D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> –  сумма цен контрактов, заключенных в отчетном периоде с единственным поставщиком (подрядчиком исполнителем), руб.</w:t>
-[...14 lines deleted...]
-        <w:outlineLvl w:val="0"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E672A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>96,60</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D36E3B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Доля закупок, осуществленных</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D77D7D" w:rsidRPr="00A20663">
+        <w:t>%.</w:t>
+      </w:r>
+      <w:r w:rsidR="003E672A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> конкурентными способами</w:t>
-[...46 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...139 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D77D7D" w:rsidRPr="004455EE" w:rsidSect="004C069D">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="568" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00932C03" w:rsidRDefault="00932C03" w:rsidP="00041C57">
+    <w:p w:rsidR="00951688" w:rsidRDefault="00951688" w:rsidP="00041C57">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00932C03" w:rsidRDefault="00932C03" w:rsidP="00041C57">
+    <w:p w:rsidR="00951688" w:rsidRDefault="00951688" w:rsidP="00041C57">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00932C03" w:rsidRDefault="00932C03" w:rsidP="00041C57">
+    <w:p w:rsidR="00951688" w:rsidRDefault="00951688" w:rsidP="00041C57">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00932C03" w:rsidRDefault="00932C03" w:rsidP="00041C57">
+    <w:p w:rsidR="00951688" w:rsidRDefault="00951688" w:rsidP="00041C57">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1802677156"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="00932C03" w:rsidRPr="00DF6C9C" w:rsidRDefault="00684678">
+      <w:p w:rsidR="00951688" w:rsidRPr="00DF6C9C" w:rsidRDefault="000F2837">
         <w:pPr>
           <w:pStyle w:val="a3"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00DF6C9C">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00932C03" w:rsidRPr="00DF6C9C">
+        <w:r w:rsidR="00951688" w:rsidRPr="00DF6C9C">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00DF6C9C">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BB01E9">
+        <w:r w:rsidR="002D0BA7">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r w:rsidRPr="00DF6C9C">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00CC068F"/>
+    <w:rsid w:val="00000DA0"/>
     <w:rsid w:val="00001E1A"/>
     <w:rsid w:val="00001F5C"/>
     <w:rsid w:val="00004E20"/>
     <w:rsid w:val="0000697C"/>
     <w:rsid w:val="00007550"/>
-    <w:rsid w:val="0001286D"/>
     <w:rsid w:val="00014C56"/>
     <w:rsid w:val="000204E7"/>
     <w:rsid w:val="0002403E"/>
     <w:rsid w:val="00027E3D"/>
     <w:rsid w:val="000367B0"/>
     <w:rsid w:val="00041C57"/>
     <w:rsid w:val="00042448"/>
     <w:rsid w:val="00042D02"/>
     <w:rsid w:val="00042E7C"/>
     <w:rsid w:val="0004359D"/>
     <w:rsid w:val="000437A2"/>
     <w:rsid w:val="00045164"/>
     <w:rsid w:val="00055F16"/>
     <w:rsid w:val="000563A9"/>
     <w:rsid w:val="00056753"/>
     <w:rsid w:val="00060C17"/>
     <w:rsid w:val="0006127D"/>
     <w:rsid w:val="00064030"/>
     <w:rsid w:val="00064AAE"/>
     <w:rsid w:val="00066066"/>
     <w:rsid w:val="0006675C"/>
     <w:rsid w:val="00066808"/>
     <w:rsid w:val="00076742"/>
     <w:rsid w:val="00077404"/>
     <w:rsid w:val="00077427"/>
     <w:rsid w:val="00077A9B"/>
     <w:rsid w:val="00077F31"/>
     <w:rsid w:val="00080C94"/>
     <w:rsid w:val="00082687"/>
     <w:rsid w:val="000843D6"/>
-    <w:rsid w:val="00091F2A"/>
     <w:rsid w:val="0009222B"/>
     <w:rsid w:val="00092452"/>
     <w:rsid w:val="000A24AA"/>
     <w:rsid w:val="000A270B"/>
     <w:rsid w:val="000A49FD"/>
     <w:rsid w:val="000A5162"/>
     <w:rsid w:val="000A68D0"/>
     <w:rsid w:val="000B5F87"/>
     <w:rsid w:val="000B79C7"/>
     <w:rsid w:val="000C1B59"/>
     <w:rsid w:val="000C294F"/>
     <w:rsid w:val="000C2F10"/>
     <w:rsid w:val="000D6ADD"/>
     <w:rsid w:val="000D7137"/>
     <w:rsid w:val="000D7C92"/>
     <w:rsid w:val="000E0AAD"/>
     <w:rsid w:val="000E2A0E"/>
     <w:rsid w:val="000E3EE3"/>
     <w:rsid w:val="000E6D40"/>
     <w:rsid w:val="000E6F5E"/>
+    <w:rsid w:val="000F003F"/>
     <w:rsid w:val="000F127A"/>
+    <w:rsid w:val="000F2837"/>
     <w:rsid w:val="000F31DC"/>
     <w:rsid w:val="000F3D8C"/>
+    <w:rsid w:val="000F3F7E"/>
     <w:rsid w:val="000F5161"/>
     <w:rsid w:val="000F5380"/>
     <w:rsid w:val="000F76AB"/>
     <w:rsid w:val="000F7939"/>
     <w:rsid w:val="001045A8"/>
     <w:rsid w:val="00112BE9"/>
     <w:rsid w:val="00115B20"/>
     <w:rsid w:val="00115C71"/>
     <w:rsid w:val="001226EF"/>
     <w:rsid w:val="00122F59"/>
     <w:rsid w:val="00123DB9"/>
     <w:rsid w:val="001357A5"/>
     <w:rsid w:val="00135E23"/>
     <w:rsid w:val="00141DC5"/>
+    <w:rsid w:val="001429A4"/>
     <w:rsid w:val="001430C1"/>
     <w:rsid w:val="001442A8"/>
     <w:rsid w:val="00144BAA"/>
     <w:rsid w:val="00145E6D"/>
     <w:rsid w:val="00146417"/>
     <w:rsid w:val="00150B55"/>
     <w:rsid w:val="001537C2"/>
     <w:rsid w:val="00166488"/>
     <w:rsid w:val="00167A6F"/>
     <w:rsid w:val="00167B77"/>
+    <w:rsid w:val="001706CA"/>
     <w:rsid w:val="00171E27"/>
     <w:rsid w:val="00171F3B"/>
+    <w:rsid w:val="00180681"/>
     <w:rsid w:val="00181BCB"/>
     <w:rsid w:val="001823B1"/>
     <w:rsid w:val="00183AE9"/>
     <w:rsid w:val="00194647"/>
     <w:rsid w:val="0019756D"/>
     <w:rsid w:val="001A3BF3"/>
+    <w:rsid w:val="001A3ECD"/>
     <w:rsid w:val="001A6AC7"/>
     <w:rsid w:val="001A6D92"/>
     <w:rsid w:val="001B2C01"/>
     <w:rsid w:val="001B3714"/>
     <w:rsid w:val="001B393E"/>
     <w:rsid w:val="001B4EA3"/>
     <w:rsid w:val="001B56C8"/>
     <w:rsid w:val="001B68B9"/>
     <w:rsid w:val="001C0254"/>
     <w:rsid w:val="001C732C"/>
     <w:rsid w:val="001D52C1"/>
     <w:rsid w:val="001E145F"/>
     <w:rsid w:val="001E2208"/>
     <w:rsid w:val="001E27A7"/>
     <w:rsid w:val="001E41B5"/>
     <w:rsid w:val="001E4447"/>
     <w:rsid w:val="001E54B3"/>
     <w:rsid w:val="001E5B10"/>
     <w:rsid w:val="001E7E93"/>
     <w:rsid w:val="001F1ED5"/>
-    <w:rsid w:val="001F2101"/>
     <w:rsid w:val="001F6300"/>
     <w:rsid w:val="001F6E88"/>
     <w:rsid w:val="00202AF9"/>
     <w:rsid w:val="0020368F"/>
     <w:rsid w:val="00203BE1"/>
     <w:rsid w:val="0020429C"/>
     <w:rsid w:val="00204A45"/>
     <w:rsid w:val="00207EBA"/>
     <w:rsid w:val="002110C3"/>
     <w:rsid w:val="002116AA"/>
     <w:rsid w:val="00212337"/>
     <w:rsid w:val="0021332B"/>
     <w:rsid w:val="002158D9"/>
     <w:rsid w:val="002204C5"/>
     <w:rsid w:val="002205AC"/>
     <w:rsid w:val="002234D9"/>
+    <w:rsid w:val="00225C47"/>
     <w:rsid w:val="002276AA"/>
     <w:rsid w:val="0023061F"/>
     <w:rsid w:val="00233574"/>
     <w:rsid w:val="0023495D"/>
     <w:rsid w:val="00235F91"/>
     <w:rsid w:val="00236AD9"/>
     <w:rsid w:val="00236B28"/>
     <w:rsid w:val="00237CFC"/>
     <w:rsid w:val="00243260"/>
+    <w:rsid w:val="00247428"/>
     <w:rsid w:val="00247D46"/>
     <w:rsid w:val="00250870"/>
     <w:rsid w:val="00251CD5"/>
     <w:rsid w:val="00251D6A"/>
     <w:rsid w:val="002541F6"/>
     <w:rsid w:val="0025468A"/>
+    <w:rsid w:val="002549D1"/>
     <w:rsid w:val="00260234"/>
     <w:rsid w:val="00260C09"/>
     <w:rsid w:val="0026410C"/>
     <w:rsid w:val="00272293"/>
     <w:rsid w:val="0027495B"/>
     <w:rsid w:val="002749D9"/>
     <w:rsid w:val="002775FB"/>
     <w:rsid w:val="00277695"/>
     <w:rsid w:val="00277E62"/>
     <w:rsid w:val="0028124D"/>
     <w:rsid w:val="00281ED6"/>
     <w:rsid w:val="00290B97"/>
     <w:rsid w:val="002935EB"/>
     <w:rsid w:val="00294BA2"/>
+    <w:rsid w:val="00295FF9"/>
     <w:rsid w:val="00296A64"/>
     <w:rsid w:val="002978F9"/>
     <w:rsid w:val="002A0C51"/>
     <w:rsid w:val="002A1F92"/>
     <w:rsid w:val="002A2B39"/>
+    <w:rsid w:val="002A5D48"/>
     <w:rsid w:val="002A60B7"/>
     <w:rsid w:val="002A6758"/>
     <w:rsid w:val="002B0517"/>
+    <w:rsid w:val="002B0532"/>
     <w:rsid w:val="002B211B"/>
     <w:rsid w:val="002B6763"/>
     <w:rsid w:val="002B6963"/>
     <w:rsid w:val="002C0949"/>
     <w:rsid w:val="002C3D02"/>
     <w:rsid w:val="002C451E"/>
     <w:rsid w:val="002C656E"/>
     <w:rsid w:val="002C7489"/>
+    <w:rsid w:val="002D0BA7"/>
     <w:rsid w:val="002D4932"/>
     <w:rsid w:val="002D49F2"/>
     <w:rsid w:val="002D7F6F"/>
     <w:rsid w:val="002E0005"/>
     <w:rsid w:val="002E0469"/>
     <w:rsid w:val="002E0CFE"/>
     <w:rsid w:val="002E0D04"/>
     <w:rsid w:val="002E1C45"/>
     <w:rsid w:val="002E1D48"/>
     <w:rsid w:val="002E51A8"/>
     <w:rsid w:val="002F077F"/>
     <w:rsid w:val="002F283B"/>
     <w:rsid w:val="002F46F9"/>
+    <w:rsid w:val="002F5A96"/>
+    <w:rsid w:val="002F7535"/>
     <w:rsid w:val="00302B3D"/>
+    <w:rsid w:val="00303B3A"/>
     <w:rsid w:val="00304A32"/>
     <w:rsid w:val="00307FEA"/>
     <w:rsid w:val="003129B9"/>
     <w:rsid w:val="00316C70"/>
     <w:rsid w:val="003172DE"/>
+    <w:rsid w:val="003229F6"/>
     <w:rsid w:val="00322AEB"/>
     <w:rsid w:val="00322C9F"/>
     <w:rsid w:val="0032522D"/>
     <w:rsid w:val="003263C5"/>
     <w:rsid w:val="00336142"/>
     <w:rsid w:val="00336268"/>
     <w:rsid w:val="00342ABB"/>
     <w:rsid w:val="003431D4"/>
     <w:rsid w:val="0034399D"/>
     <w:rsid w:val="00350BE9"/>
     <w:rsid w:val="00351C51"/>
     <w:rsid w:val="00354227"/>
     <w:rsid w:val="00354D21"/>
     <w:rsid w:val="0035649C"/>
     <w:rsid w:val="00357934"/>
     <w:rsid w:val="00360DA2"/>
     <w:rsid w:val="00361125"/>
     <w:rsid w:val="00361576"/>
+    <w:rsid w:val="00361F0B"/>
     <w:rsid w:val="00363727"/>
     <w:rsid w:val="003654AA"/>
     <w:rsid w:val="00365866"/>
     <w:rsid w:val="003667C7"/>
     <w:rsid w:val="0038173E"/>
     <w:rsid w:val="00382084"/>
     <w:rsid w:val="0039132B"/>
     <w:rsid w:val="003956BC"/>
     <w:rsid w:val="00396898"/>
     <w:rsid w:val="00396D3F"/>
     <w:rsid w:val="00397E6D"/>
     <w:rsid w:val="003A0922"/>
     <w:rsid w:val="003A1150"/>
     <w:rsid w:val="003A16E0"/>
     <w:rsid w:val="003A5DD3"/>
     <w:rsid w:val="003A678C"/>
     <w:rsid w:val="003A6795"/>
     <w:rsid w:val="003B3397"/>
     <w:rsid w:val="003B4BEE"/>
     <w:rsid w:val="003B5FC5"/>
     <w:rsid w:val="003B665D"/>
     <w:rsid w:val="003C6DD6"/>
     <w:rsid w:val="003C7420"/>
     <w:rsid w:val="003D024B"/>
     <w:rsid w:val="003D13EC"/>
-    <w:rsid w:val="003D1F4B"/>
+    <w:rsid w:val="003D16B5"/>
+    <w:rsid w:val="003D1833"/>
     <w:rsid w:val="003D2BFB"/>
     <w:rsid w:val="003D35E9"/>
     <w:rsid w:val="003D4A25"/>
     <w:rsid w:val="003D5366"/>
     <w:rsid w:val="003D55CC"/>
     <w:rsid w:val="003D5B9B"/>
+    <w:rsid w:val="003E672A"/>
     <w:rsid w:val="003E7F7A"/>
     <w:rsid w:val="003F01C2"/>
     <w:rsid w:val="003F01C4"/>
     <w:rsid w:val="003F2544"/>
+    <w:rsid w:val="003F2810"/>
     <w:rsid w:val="003F29D3"/>
+    <w:rsid w:val="003F3C92"/>
     <w:rsid w:val="003F543B"/>
     <w:rsid w:val="003F5E9B"/>
     <w:rsid w:val="00400E66"/>
     <w:rsid w:val="00400ECF"/>
     <w:rsid w:val="00400FB0"/>
     <w:rsid w:val="0040291F"/>
     <w:rsid w:val="00403832"/>
     <w:rsid w:val="004045F0"/>
     <w:rsid w:val="00404C04"/>
     <w:rsid w:val="00404CBB"/>
     <w:rsid w:val="004063F1"/>
     <w:rsid w:val="00410FCE"/>
     <w:rsid w:val="00412A94"/>
     <w:rsid w:val="00412F96"/>
     <w:rsid w:val="00414F95"/>
     <w:rsid w:val="004150DD"/>
     <w:rsid w:val="004151C6"/>
     <w:rsid w:val="004157CB"/>
     <w:rsid w:val="0042174E"/>
     <w:rsid w:val="0042346C"/>
     <w:rsid w:val="00427275"/>
     <w:rsid w:val="004326B8"/>
     <w:rsid w:val="00432892"/>
     <w:rsid w:val="00432EEA"/>
     <w:rsid w:val="0043364C"/>
     <w:rsid w:val="00433A52"/>
     <w:rsid w:val="00441899"/>
     <w:rsid w:val="00444C21"/>
     <w:rsid w:val="004455EE"/>
     <w:rsid w:val="004505CA"/>
     <w:rsid w:val="00451F20"/>
     <w:rsid w:val="00453C33"/>
     <w:rsid w:val="004542C0"/>
     <w:rsid w:val="004547DC"/>
     <w:rsid w:val="00455035"/>
     <w:rsid w:val="00455345"/>
     <w:rsid w:val="004616D4"/>
+    <w:rsid w:val="00462CD4"/>
     <w:rsid w:val="004659EA"/>
     <w:rsid w:val="00465F02"/>
     <w:rsid w:val="00466190"/>
     <w:rsid w:val="0046712E"/>
     <w:rsid w:val="00470D01"/>
     <w:rsid w:val="00472CC8"/>
     <w:rsid w:val="0047343F"/>
     <w:rsid w:val="00473FD8"/>
     <w:rsid w:val="00474ABC"/>
     <w:rsid w:val="00476885"/>
     <w:rsid w:val="0047728E"/>
     <w:rsid w:val="004772A5"/>
     <w:rsid w:val="00477E25"/>
     <w:rsid w:val="00480AE8"/>
     <w:rsid w:val="00483D90"/>
     <w:rsid w:val="00491397"/>
     <w:rsid w:val="004936C1"/>
     <w:rsid w:val="00496A9C"/>
     <w:rsid w:val="00497351"/>
     <w:rsid w:val="004A199D"/>
     <w:rsid w:val="004A3159"/>
     <w:rsid w:val="004A35DD"/>
     <w:rsid w:val="004A4024"/>
     <w:rsid w:val="004A4805"/>
     <w:rsid w:val="004A5F36"/>
     <w:rsid w:val="004A6A4E"/>
     <w:rsid w:val="004B0CE7"/>
     <w:rsid w:val="004B0D39"/>
     <w:rsid w:val="004B10F9"/>
     <w:rsid w:val="004B2628"/>
     <w:rsid w:val="004B4577"/>
+    <w:rsid w:val="004B481E"/>
     <w:rsid w:val="004B7263"/>
     <w:rsid w:val="004C01E2"/>
     <w:rsid w:val="004C069D"/>
     <w:rsid w:val="004C0EC9"/>
     <w:rsid w:val="004C328E"/>
     <w:rsid w:val="004C6E6E"/>
     <w:rsid w:val="004D18B3"/>
     <w:rsid w:val="004D2043"/>
     <w:rsid w:val="004D259A"/>
     <w:rsid w:val="004D28B1"/>
     <w:rsid w:val="004D7887"/>
     <w:rsid w:val="004E25C5"/>
     <w:rsid w:val="004E33B3"/>
     <w:rsid w:val="004E4400"/>
     <w:rsid w:val="004F08B3"/>
     <w:rsid w:val="004F0EB7"/>
     <w:rsid w:val="004F2576"/>
     <w:rsid w:val="004F25AF"/>
     <w:rsid w:val="004F2B81"/>
     <w:rsid w:val="00504869"/>
     <w:rsid w:val="0051051B"/>
     <w:rsid w:val="0051416C"/>
     <w:rsid w:val="00514396"/>
     <w:rsid w:val="005144BB"/>
     <w:rsid w:val="00514720"/>
     <w:rsid w:val="00514B82"/>
     <w:rsid w:val="00517749"/>
     <w:rsid w:val="00517B45"/>
     <w:rsid w:val="00521442"/>
     <w:rsid w:val="0052212C"/>
     <w:rsid w:val="00524342"/>
     <w:rsid w:val="005246F6"/>
     <w:rsid w:val="00524F0E"/>
     <w:rsid w:val="00526131"/>
     <w:rsid w:val="00527C35"/>
     <w:rsid w:val="0053312A"/>
     <w:rsid w:val="00546E44"/>
     <w:rsid w:val="0055523C"/>
     <w:rsid w:val="00556B2E"/>
     <w:rsid w:val="00560B21"/>
     <w:rsid w:val="00560D8D"/>
     <w:rsid w:val="005617EF"/>
     <w:rsid w:val="0056376A"/>
     <w:rsid w:val="005645D7"/>
     <w:rsid w:val="00564784"/>
     <w:rsid w:val="00564E7F"/>
     <w:rsid w:val="00571139"/>
     <w:rsid w:val="0057200C"/>
     <w:rsid w:val="00574937"/>
     <w:rsid w:val="0057601A"/>
+    <w:rsid w:val="00576615"/>
     <w:rsid w:val="0058275B"/>
+    <w:rsid w:val="00583E64"/>
     <w:rsid w:val="005841FF"/>
     <w:rsid w:val="005850C9"/>
     <w:rsid w:val="005855F4"/>
     <w:rsid w:val="00585C01"/>
     <w:rsid w:val="0058697E"/>
+    <w:rsid w:val="00591EDC"/>
     <w:rsid w:val="00596A6B"/>
-    <w:rsid w:val="00596AD4"/>
     <w:rsid w:val="00597194"/>
     <w:rsid w:val="005A0B7D"/>
     <w:rsid w:val="005A1126"/>
     <w:rsid w:val="005A333F"/>
     <w:rsid w:val="005A3DD6"/>
     <w:rsid w:val="005A4109"/>
     <w:rsid w:val="005B0304"/>
     <w:rsid w:val="005B0F02"/>
     <w:rsid w:val="005B1D2C"/>
     <w:rsid w:val="005B23DE"/>
     <w:rsid w:val="005B62DB"/>
     <w:rsid w:val="005B7E58"/>
     <w:rsid w:val="005C2E5F"/>
     <w:rsid w:val="005C3D32"/>
     <w:rsid w:val="005C6479"/>
     <w:rsid w:val="005D0F4D"/>
     <w:rsid w:val="005D1B79"/>
     <w:rsid w:val="005D1E12"/>
     <w:rsid w:val="005D3C88"/>
     <w:rsid w:val="005D4433"/>
     <w:rsid w:val="005D7E48"/>
     <w:rsid w:val="005E05B9"/>
+    <w:rsid w:val="005E571A"/>
     <w:rsid w:val="005F0217"/>
     <w:rsid w:val="005F13AD"/>
     <w:rsid w:val="005F439B"/>
     <w:rsid w:val="005F44B7"/>
     <w:rsid w:val="006000D1"/>
     <w:rsid w:val="0060033E"/>
     <w:rsid w:val="006011AD"/>
     <w:rsid w:val="00601F5B"/>
     <w:rsid w:val="00603792"/>
     <w:rsid w:val="00604DBC"/>
     <w:rsid w:val="00606F3D"/>
     <w:rsid w:val="00611E94"/>
     <w:rsid w:val="00611F7D"/>
     <w:rsid w:val="00612C28"/>
     <w:rsid w:val="00613255"/>
     <w:rsid w:val="00615633"/>
     <w:rsid w:val="00621F09"/>
     <w:rsid w:val="006229CD"/>
     <w:rsid w:val="00623053"/>
     <w:rsid w:val="00623567"/>
     <w:rsid w:val="00624DE8"/>
     <w:rsid w:val="00625392"/>
-    <w:rsid w:val="00630D17"/>
     <w:rsid w:val="0063516F"/>
     <w:rsid w:val="0063791A"/>
     <w:rsid w:val="006401C9"/>
-    <w:rsid w:val="00641790"/>
     <w:rsid w:val="00641E97"/>
     <w:rsid w:val="0064442D"/>
     <w:rsid w:val="00645CB0"/>
     <w:rsid w:val="00645CDF"/>
     <w:rsid w:val="006465F3"/>
     <w:rsid w:val="00647854"/>
     <w:rsid w:val="006509B5"/>
     <w:rsid w:val="006520A2"/>
     <w:rsid w:val="006525F9"/>
     <w:rsid w:val="00655498"/>
     <w:rsid w:val="006554BF"/>
     <w:rsid w:val="00656AD7"/>
     <w:rsid w:val="00657B74"/>
     <w:rsid w:val="00664138"/>
     <w:rsid w:val="00666D60"/>
     <w:rsid w:val="00667E4C"/>
     <w:rsid w:val="00673ED9"/>
     <w:rsid w:val="00676FCD"/>
     <w:rsid w:val="00680EF9"/>
     <w:rsid w:val="00681992"/>
     <w:rsid w:val="00681C57"/>
     <w:rsid w:val="00681C7E"/>
-    <w:rsid w:val="00684678"/>
     <w:rsid w:val="00685D2F"/>
     <w:rsid w:val="00686CF0"/>
     <w:rsid w:val="00692AEE"/>
     <w:rsid w:val="0069389D"/>
     <w:rsid w:val="006A1011"/>
     <w:rsid w:val="006A249E"/>
     <w:rsid w:val="006A33C4"/>
+    <w:rsid w:val="006A5536"/>
     <w:rsid w:val="006A5DDE"/>
     <w:rsid w:val="006B1AC4"/>
     <w:rsid w:val="006B1CCC"/>
     <w:rsid w:val="006B4190"/>
-    <w:rsid w:val="006B4539"/>
+    <w:rsid w:val="006B41ED"/>
     <w:rsid w:val="006B474D"/>
     <w:rsid w:val="006B6E89"/>
     <w:rsid w:val="006C3763"/>
     <w:rsid w:val="006C78C3"/>
     <w:rsid w:val="006D169A"/>
     <w:rsid w:val="006D374E"/>
     <w:rsid w:val="006D3BFF"/>
     <w:rsid w:val="006D4A3D"/>
     <w:rsid w:val="006E1B0D"/>
     <w:rsid w:val="006E2D2A"/>
     <w:rsid w:val="006E56D3"/>
     <w:rsid w:val="006F1428"/>
     <w:rsid w:val="006F32DC"/>
     <w:rsid w:val="006F6C61"/>
     <w:rsid w:val="006F732F"/>
     <w:rsid w:val="00703137"/>
     <w:rsid w:val="00706824"/>
     <w:rsid w:val="007108B3"/>
     <w:rsid w:val="007168EF"/>
     <w:rsid w:val="00717C11"/>
     <w:rsid w:val="00720678"/>
-    <w:rsid w:val="00723516"/>
     <w:rsid w:val="00724CB7"/>
     <w:rsid w:val="00727180"/>
     <w:rsid w:val="00727FF6"/>
     <w:rsid w:val="00732720"/>
     <w:rsid w:val="007344C2"/>
     <w:rsid w:val="00737D14"/>
     <w:rsid w:val="00740356"/>
     <w:rsid w:val="00746B33"/>
     <w:rsid w:val="007474D4"/>
     <w:rsid w:val="00750570"/>
     <w:rsid w:val="00750EEC"/>
     <w:rsid w:val="0075687A"/>
     <w:rsid w:val="00760FA6"/>
     <w:rsid w:val="00761279"/>
     <w:rsid w:val="0076379C"/>
+    <w:rsid w:val="00764136"/>
     <w:rsid w:val="007644EF"/>
     <w:rsid w:val="0076468D"/>
     <w:rsid w:val="007710D1"/>
     <w:rsid w:val="0077475D"/>
     <w:rsid w:val="00774BA4"/>
+    <w:rsid w:val="007766C7"/>
     <w:rsid w:val="00777A84"/>
     <w:rsid w:val="007817D3"/>
     <w:rsid w:val="00781BF7"/>
     <w:rsid w:val="00783D86"/>
     <w:rsid w:val="007870AC"/>
     <w:rsid w:val="00791B1C"/>
     <w:rsid w:val="00793F5E"/>
     <w:rsid w:val="0079489C"/>
     <w:rsid w:val="00796729"/>
     <w:rsid w:val="00796E7A"/>
     <w:rsid w:val="007970C2"/>
     <w:rsid w:val="007A1563"/>
     <w:rsid w:val="007A6286"/>
     <w:rsid w:val="007B0190"/>
     <w:rsid w:val="007B01B9"/>
+    <w:rsid w:val="007B0455"/>
     <w:rsid w:val="007B2C78"/>
     <w:rsid w:val="007B54EF"/>
     <w:rsid w:val="007B67EC"/>
     <w:rsid w:val="007C04A6"/>
     <w:rsid w:val="007C0D42"/>
     <w:rsid w:val="007C4B92"/>
     <w:rsid w:val="007C5C31"/>
     <w:rsid w:val="007C678F"/>
     <w:rsid w:val="007C67A8"/>
     <w:rsid w:val="007D1D07"/>
     <w:rsid w:val="007D34F7"/>
     <w:rsid w:val="007D427A"/>
     <w:rsid w:val="007D60DF"/>
     <w:rsid w:val="007D71E6"/>
     <w:rsid w:val="007E2724"/>
     <w:rsid w:val="007E5A30"/>
     <w:rsid w:val="007E7CA6"/>
+    <w:rsid w:val="007F13E8"/>
     <w:rsid w:val="007F43D2"/>
     <w:rsid w:val="007F4A93"/>
+    <w:rsid w:val="007F6DD5"/>
     <w:rsid w:val="00801045"/>
     <w:rsid w:val="00801D4B"/>
-    <w:rsid w:val="00802AA8"/>
     <w:rsid w:val="008033AB"/>
     <w:rsid w:val="00803646"/>
     <w:rsid w:val="00804F64"/>
     <w:rsid w:val="00807F69"/>
     <w:rsid w:val="00810F3E"/>
     <w:rsid w:val="008134CF"/>
     <w:rsid w:val="00813AE9"/>
     <w:rsid w:val="00814EE6"/>
     <w:rsid w:val="008151CC"/>
     <w:rsid w:val="008170F8"/>
+    <w:rsid w:val="00817CB2"/>
     <w:rsid w:val="00820272"/>
     <w:rsid w:val="0082066D"/>
+    <w:rsid w:val="00821314"/>
     <w:rsid w:val="008215D6"/>
     <w:rsid w:val="00823C34"/>
     <w:rsid w:val="008243B1"/>
     <w:rsid w:val="008341BE"/>
     <w:rsid w:val="00834DCB"/>
     <w:rsid w:val="008353E5"/>
     <w:rsid w:val="00836EEB"/>
     <w:rsid w:val="00842528"/>
     <w:rsid w:val="00842F5C"/>
     <w:rsid w:val="00843143"/>
     <w:rsid w:val="008431E5"/>
     <w:rsid w:val="00845087"/>
     <w:rsid w:val="008470E6"/>
+    <w:rsid w:val="00851278"/>
     <w:rsid w:val="00852D48"/>
     <w:rsid w:val="00852EE9"/>
     <w:rsid w:val="00853C34"/>
     <w:rsid w:val="00853FE5"/>
+    <w:rsid w:val="00864579"/>
     <w:rsid w:val="00864F6D"/>
     <w:rsid w:val="00866D16"/>
     <w:rsid w:val="008670AE"/>
     <w:rsid w:val="008731AE"/>
     <w:rsid w:val="00873B1B"/>
+    <w:rsid w:val="00873C3D"/>
     <w:rsid w:val="0087543A"/>
     <w:rsid w:val="008761A8"/>
     <w:rsid w:val="008773DA"/>
     <w:rsid w:val="00880E79"/>
+    <w:rsid w:val="00883F13"/>
     <w:rsid w:val="00885097"/>
     <w:rsid w:val="0088775D"/>
     <w:rsid w:val="00890D6F"/>
     <w:rsid w:val="00896484"/>
     <w:rsid w:val="008964FF"/>
     <w:rsid w:val="008975B2"/>
     <w:rsid w:val="008A1A1A"/>
     <w:rsid w:val="008A1F7D"/>
     <w:rsid w:val="008A48B2"/>
     <w:rsid w:val="008A5623"/>
     <w:rsid w:val="008A5EF3"/>
     <w:rsid w:val="008B42E2"/>
     <w:rsid w:val="008B5A51"/>
     <w:rsid w:val="008B6175"/>
     <w:rsid w:val="008C064A"/>
     <w:rsid w:val="008C2641"/>
     <w:rsid w:val="008C5FD2"/>
     <w:rsid w:val="008C6E84"/>
     <w:rsid w:val="008D0E64"/>
+    <w:rsid w:val="008D34C9"/>
     <w:rsid w:val="008D43BB"/>
     <w:rsid w:val="008D47AC"/>
-    <w:rsid w:val="008D7B2C"/>
     <w:rsid w:val="008D7BD0"/>
     <w:rsid w:val="008E0723"/>
     <w:rsid w:val="008E1D90"/>
     <w:rsid w:val="008E4DEB"/>
     <w:rsid w:val="008F0493"/>
-    <w:rsid w:val="008F2CA9"/>
     <w:rsid w:val="008F6AA8"/>
     <w:rsid w:val="00900729"/>
     <w:rsid w:val="00903CA7"/>
     <w:rsid w:val="009045EA"/>
     <w:rsid w:val="00904CA7"/>
     <w:rsid w:val="00906644"/>
     <w:rsid w:val="00907EF8"/>
     <w:rsid w:val="009109F4"/>
     <w:rsid w:val="00917A48"/>
     <w:rsid w:val="00917EE4"/>
     <w:rsid w:val="009234EB"/>
     <w:rsid w:val="0093020D"/>
     <w:rsid w:val="00930777"/>
-    <w:rsid w:val="00932C03"/>
     <w:rsid w:val="00933617"/>
     <w:rsid w:val="00933DC2"/>
     <w:rsid w:val="00934DF0"/>
     <w:rsid w:val="00937C7C"/>
     <w:rsid w:val="00937CBA"/>
     <w:rsid w:val="00940801"/>
     <w:rsid w:val="009408C4"/>
     <w:rsid w:val="00942758"/>
     <w:rsid w:val="00942E52"/>
     <w:rsid w:val="00946605"/>
     <w:rsid w:val="009508D4"/>
     <w:rsid w:val="00950A0B"/>
     <w:rsid w:val="00951316"/>
+    <w:rsid w:val="00951688"/>
     <w:rsid w:val="00952918"/>
     <w:rsid w:val="009541DD"/>
     <w:rsid w:val="00957D69"/>
+    <w:rsid w:val="00962382"/>
     <w:rsid w:val="009664CF"/>
     <w:rsid w:val="0096704D"/>
     <w:rsid w:val="00967686"/>
     <w:rsid w:val="009677AC"/>
     <w:rsid w:val="00970BAE"/>
     <w:rsid w:val="009712F6"/>
     <w:rsid w:val="009721B8"/>
     <w:rsid w:val="009730AA"/>
     <w:rsid w:val="00975553"/>
     <w:rsid w:val="009815CF"/>
     <w:rsid w:val="00985806"/>
+    <w:rsid w:val="00986602"/>
     <w:rsid w:val="0099424D"/>
+    <w:rsid w:val="00996A3A"/>
     <w:rsid w:val="009A1661"/>
     <w:rsid w:val="009A4490"/>
-    <w:rsid w:val="009A5440"/>
+    <w:rsid w:val="009A7B48"/>
     <w:rsid w:val="009B0A16"/>
     <w:rsid w:val="009B1755"/>
     <w:rsid w:val="009B210E"/>
     <w:rsid w:val="009B3A69"/>
     <w:rsid w:val="009C0E24"/>
     <w:rsid w:val="009C1E97"/>
     <w:rsid w:val="009C4AC4"/>
     <w:rsid w:val="009C5BA5"/>
+    <w:rsid w:val="009C6A53"/>
     <w:rsid w:val="009C7337"/>
     <w:rsid w:val="009C7D74"/>
     <w:rsid w:val="009D1254"/>
     <w:rsid w:val="009E0771"/>
     <w:rsid w:val="009E7266"/>
     <w:rsid w:val="009E7C58"/>
     <w:rsid w:val="009F0C48"/>
     <w:rsid w:val="009F1CDE"/>
     <w:rsid w:val="009F6491"/>
     <w:rsid w:val="009F6494"/>
     <w:rsid w:val="009F6C18"/>
     <w:rsid w:val="00A01A8B"/>
+    <w:rsid w:val="00A01E23"/>
     <w:rsid w:val="00A034CF"/>
-    <w:rsid w:val="00A064C3"/>
     <w:rsid w:val="00A069F2"/>
     <w:rsid w:val="00A1069F"/>
     <w:rsid w:val="00A107E7"/>
     <w:rsid w:val="00A10974"/>
     <w:rsid w:val="00A12E34"/>
     <w:rsid w:val="00A13948"/>
     <w:rsid w:val="00A152B2"/>
     <w:rsid w:val="00A15C01"/>
     <w:rsid w:val="00A15D29"/>
     <w:rsid w:val="00A16A0F"/>
-    <w:rsid w:val="00A20663"/>
     <w:rsid w:val="00A23C6C"/>
+    <w:rsid w:val="00A249AB"/>
     <w:rsid w:val="00A259B3"/>
     <w:rsid w:val="00A2693C"/>
     <w:rsid w:val="00A3001C"/>
     <w:rsid w:val="00A32A41"/>
     <w:rsid w:val="00A34AC4"/>
     <w:rsid w:val="00A357A0"/>
     <w:rsid w:val="00A3645E"/>
     <w:rsid w:val="00A36779"/>
     <w:rsid w:val="00A37A97"/>
     <w:rsid w:val="00A37E70"/>
     <w:rsid w:val="00A45F2F"/>
     <w:rsid w:val="00A47204"/>
     <w:rsid w:val="00A50485"/>
     <w:rsid w:val="00A51DC7"/>
     <w:rsid w:val="00A61514"/>
     <w:rsid w:val="00A61B86"/>
     <w:rsid w:val="00A621B8"/>
     <w:rsid w:val="00A629BF"/>
     <w:rsid w:val="00A63ED6"/>
-    <w:rsid w:val="00A64514"/>
     <w:rsid w:val="00A65A69"/>
     <w:rsid w:val="00A671F1"/>
     <w:rsid w:val="00A6727E"/>
     <w:rsid w:val="00A6758D"/>
     <w:rsid w:val="00A679D8"/>
+    <w:rsid w:val="00A7099E"/>
     <w:rsid w:val="00A7257E"/>
     <w:rsid w:val="00A740A6"/>
     <w:rsid w:val="00A82F14"/>
     <w:rsid w:val="00A846A9"/>
     <w:rsid w:val="00A848D2"/>
     <w:rsid w:val="00A867AB"/>
     <w:rsid w:val="00A9082C"/>
     <w:rsid w:val="00A94CB6"/>
     <w:rsid w:val="00A95614"/>
     <w:rsid w:val="00A96A14"/>
     <w:rsid w:val="00AA271D"/>
     <w:rsid w:val="00AA2D31"/>
+    <w:rsid w:val="00AB114D"/>
     <w:rsid w:val="00AB2410"/>
     <w:rsid w:val="00AB271A"/>
+    <w:rsid w:val="00AC267E"/>
     <w:rsid w:val="00AC4671"/>
     <w:rsid w:val="00AC4BC6"/>
     <w:rsid w:val="00AC4CE8"/>
     <w:rsid w:val="00AC5EBF"/>
     <w:rsid w:val="00AC6B20"/>
     <w:rsid w:val="00AC7E94"/>
+    <w:rsid w:val="00AD2275"/>
     <w:rsid w:val="00AD4129"/>
     <w:rsid w:val="00AD5ED9"/>
+    <w:rsid w:val="00AE4C55"/>
     <w:rsid w:val="00AE4CC5"/>
+    <w:rsid w:val="00AE614B"/>
     <w:rsid w:val="00AF12DC"/>
     <w:rsid w:val="00AF2A91"/>
     <w:rsid w:val="00AF31FA"/>
+    <w:rsid w:val="00AF34CB"/>
     <w:rsid w:val="00AF3994"/>
     <w:rsid w:val="00AF3ECF"/>
     <w:rsid w:val="00B00EB2"/>
     <w:rsid w:val="00B03A4E"/>
     <w:rsid w:val="00B03D8F"/>
     <w:rsid w:val="00B07F36"/>
     <w:rsid w:val="00B10B21"/>
     <w:rsid w:val="00B11436"/>
     <w:rsid w:val="00B15414"/>
     <w:rsid w:val="00B2066D"/>
     <w:rsid w:val="00B222B1"/>
     <w:rsid w:val="00B23DD6"/>
     <w:rsid w:val="00B26941"/>
     <w:rsid w:val="00B2721B"/>
     <w:rsid w:val="00B31FAE"/>
     <w:rsid w:val="00B3434A"/>
     <w:rsid w:val="00B366FE"/>
     <w:rsid w:val="00B37ADC"/>
     <w:rsid w:val="00B37F81"/>
     <w:rsid w:val="00B404D8"/>
     <w:rsid w:val="00B41CBA"/>
+    <w:rsid w:val="00B4351C"/>
+    <w:rsid w:val="00B4764B"/>
     <w:rsid w:val="00B54CF7"/>
     <w:rsid w:val="00B55DDD"/>
     <w:rsid w:val="00B56306"/>
     <w:rsid w:val="00B56C9F"/>
     <w:rsid w:val="00B56DE2"/>
     <w:rsid w:val="00B60D7A"/>
     <w:rsid w:val="00B624DB"/>
     <w:rsid w:val="00B631A5"/>
     <w:rsid w:val="00B6589A"/>
     <w:rsid w:val="00B74F78"/>
     <w:rsid w:val="00B76D10"/>
     <w:rsid w:val="00B8424D"/>
     <w:rsid w:val="00B84764"/>
     <w:rsid w:val="00B87433"/>
     <w:rsid w:val="00B90D4C"/>
     <w:rsid w:val="00B91C93"/>
     <w:rsid w:val="00B92A71"/>
+    <w:rsid w:val="00B932AF"/>
     <w:rsid w:val="00B93FAA"/>
     <w:rsid w:val="00B96258"/>
     <w:rsid w:val="00B97897"/>
     <w:rsid w:val="00BA0E8A"/>
     <w:rsid w:val="00BA1EB2"/>
     <w:rsid w:val="00BA2DAC"/>
     <w:rsid w:val="00BA42D2"/>
     <w:rsid w:val="00BA470F"/>
     <w:rsid w:val="00BA493B"/>
     <w:rsid w:val="00BA7BFD"/>
-    <w:rsid w:val="00BB01E9"/>
+    <w:rsid w:val="00BB16DD"/>
     <w:rsid w:val="00BB1B74"/>
     <w:rsid w:val="00BB29C9"/>
     <w:rsid w:val="00BB2FC5"/>
     <w:rsid w:val="00BB4976"/>
     <w:rsid w:val="00BB5073"/>
     <w:rsid w:val="00BB5A47"/>
     <w:rsid w:val="00BB6D93"/>
     <w:rsid w:val="00BC0053"/>
     <w:rsid w:val="00BC0110"/>
     <w:rsid w:val="00BC0663"/>
     <w:rsid w:val="00BC1F4C"/>
     <w:rsid w:val="00BC6639"/>
     <w:rsid w:val="00BD15AC"/>
     <w:rsid w:val="00BD3BCA"/>
-    <w:rsid w:val="00BD4499"/>
     <w:rsid w:val="00BE0533"/>
     <w:rsid w:val="00BE132D"/>
     <w:rsid w:val="00BE1E4B"/>
     <w:rsid w:val="00BE365F"/>
     <w:rsid w:val="00BE42A5"/>
     <w:rsid w:val="00BE4520"/>
     <w:rsid w:val="00BE6E20"/>
     <w:rsid w:val="00BE6E5C"/>
     <w:rsid w:val="00BE7D9D"/>
     <w:rsid w:val="00BF1066"/>
     <w:rsid w:val="00BF19D8"/>
     <w:rsid w:val="00BF39D6"/>
+    <w:rsid w:val="00BF4B6D"/>
     <w:rsid w:val="00BF53FF"/>
     <w:rsid w:val="00BF7480"/>
     <w:rsid w:val="00C01AD5"/>
     <w:rsid w:val="00C02896"/>
     <w:rsid w:val="00C059A6"/>
     <w:rsid w:val="00C07A36"/>
     <w:rsid w:val="00C12A81"/>
     <w:rsid w:val="00C13726"/>
     <w:rsid w:val="00C147DE"/>
     <w:rsid w:val="00C15A07"/>
     <w:rsid w:val="00C16B5A"/>
     <w:rsid w:val="00C2412D"/>
     <w:rsid w:val="00C2636E"/>
     <w:rsid w:val="00C27D5D"/>
     <w:rsid w:val="00C35EA0"/>
     <w:rsid w:val="00C40CC9"/>
     <w:rsid w:val="00C44706"/>
     <w:rsid w:val="00C50532"/>
+    <w:rsid w:val="00C50A54"/>
     <w:rsid w:val="00C50C60"/>
     <w:rsid w:val="00C51564"/>
     <w:rsid w:val="00C530B1"/>
     <w:rsid w:val="00C55C1D"/>
     <w:rsid w:val="00C6130A"/>
     <w:rsid w:val="00C6454E"/>
     <w:rsid w:val="00C64C0A"/>
     <w:rsid w:val="00C66702"/>
     <w:rsid w:val="00C715DF"/>
     <w:rsid w:val="00C715F7"/>
     <w:rsid w:val="00C71D3B"/>
     <w:rsid w:val="00C72C2F"/>
     <w:rsid w:val="00C72FFA"/>
     <w:rsid w:val="00C7568B"/>
     <w:rsid w:val="00C77DAE"/>
     <w:rsid w:val="00C80253"/>
     <w:rsid w:val="00C80CAD"/>
     <w:rsid w:val="00C81C1A"/>
     <w:rsid w:val="00C822B2"/>
     <w:rsid w:val="00C82D7F"/>
     <w:rsid w:val="00C83F3F"/>
     <w:rsid w:val="00C8439E"/>
     <w:rsid w:val="00C927D1"/>
     <w:rsid w:val="00C92E14"/>
     <w:rsid w:val="00C93537"/>
     <w:rsid w:val="00CA18D5"/>
     <w:rsid w:val="00CA4666"/>
     <w:rsid w:val="00CA5D7D"/>
     <w:rsid w:val="00CA60E7"/>
     <w:rsid w:val="00CA6797"/>
+    <w:rsid w:val="00CB15DF"/>
     <w:rsid w:val="00CB3D2E"/>
     <w:rsid w:val="00CB4620"/>
     <w:rsid w:val="00CB5082"/>
     <w:rsid w:val="00CB51CD"/>
     <w:rsid w:val="00CB5B07"/>
+    <w:rsid w:val="00CB7766"/>
     <w:rsid w:val="00CB7ED7"/>
     <w:rsid w:val="00CC068F"/>
     <w:rsid w:val="00CC208C"/>
     <w:rsid w:val="00CC5F74"/>
     <w:rsid w:val="00CC603A"/>
     <w:rsid w:val="00CC7138"/>
     <w:rsid w:val="00CC7962"/>
     <w:rsid w:val="00CD2710"/>
     <w:rsid w:val="00CD2A34"/>
     <w:rsid w:val="00CD3F10"/>
+    <w:rsid w:val="00CD6443"/>
     <w:rsid w:val="00CE01FF"/>
     <w:rsid w:val="00CE0956"/>
     <w:rsid w:val="00CE3919"/>
     <w:rsid w:val="00CE468B"/>
     <w:rsid w:val="00CE47D1"/>
     <w:rsid w:val="00CE699C"/>
     <w:rsid w:val="00CF1B53"/>
     <w:rsid w:val="00CF3255"/>
     <w:rsid w:val="00CF45F2"/>
     <w:rsid w:val="00CF7BFB"/>
     <w:rsid w:val="00D04691"/>
+    <w:rsid w:val="00D04D2D"/>
     <w:rsid w:val="00D109DD"/>
     <w:rsid w:val="00D119D2"/>
     <w:rsid w:val="00D131BC"/>
     <w:rsid w:val="00D14AF7"/>
-    <w:rsid w:val="00D26F3D"/>
     <w:rsid w:val="00D306C5"/>
     <w:rsid w:val="00D30A4A"/>
     <w:rsid w:val="00D34691"/>
     <w:rsid w:val="00D34955"/>
     <w:rsid w:val="00D36E3B"/>
     <w:rsid w:val="00D37837"/>
     <w:rsid w:val="00D40108"/>
     <w:rsid w:val="00D40232"/>
     <w:rsid w:val="00D42C9A"/>
     <w:rsid w:val="00D4368C"/>
     <w:rsid w:val="00D442B4"/>
     <w:rsid w:val="00D46780"/>
     <w:rsid w:val="00D47624"/>
     <w:rsid w:val="00D54FFF"/>
     <w:rsid w:val="00D56CC6"/>
     <w:rsid w:val="00D62CFC"/>
     <w:rsid w:val="00D6528A"/>
     <w:rsid w:val="00D66426"/>
     <w:rsid w:val="00D676A0"/>
     <w:rsid w:val="00D75EA0"/>
     <w:rsid w:val="00D763E2"/>
     <w:rsid w:val="00D77D7D"/>
     <w:rsid w:val="00D809C5"/>
     <w:rsid w:val="00D80CD4"/>
     <w:rsid w:val="00D85006"/>
     <w:rsid w:val="00D85F9A"/>
     <w:rsid w:val="00D85FC5"/>
     <w:rsid w:val="00D874EE"/>
+    <w:rsid w:val="00D90E3D"/>
     <w:rsid w:val="00D9305A"/>
     <w:rsid w:val="00D93CC3"/>
     <w:rsid w:val="00D94763"/>
     <w:rsid w:val="00D94A2E"/>
+    <w:rsid w:val="00D966B4"/>
     <w:rsid w:val="00D967A5"/>
     <w:rsid w:val="00DA0070"/>
     <w:rsid w:val="00DA2CB5"/>
     <w:rsid w:val="00DA308D"/>
+    <w:rsid w:val="00DA67E1"/>
     <w:rsid w:val="00DA6AC9"/>
     <w:rsid w:val="00DB4EAA"/>
+    <w:rsid w:val="00DB6445"/>
     <w:rsid w:val="00DC0D7D"/>
     <w:rsid w:val="00DC2A23"/>
     <w:rsid w:val="00DC2C0D"/>
     <w:rsid w:val="00DC4B19"/>
     <w:rsid w:val="00DC60C0"/>
     <w:rsid w:val="00DC7F09"/>
     <w:rsid w:val="00DD1A63"/>
     <w:rsid w:val="00DD4427"/>
     <w:rsid w:val="00DD5968"/>
     <w:rsid w:val="00DE04DD"/>
     <w:rsid w:val="00DE0B34"/>
     <w:rsid w:val="00DE32F5"/>
     <w:rsid w:val="00DE3ACD"/>
     <w:rsid w:val="00DE7700"/>
     <w:rsid w:val="00DF107A"/>
-    <w:rsid w:val="00DF310A"/>
     <w:rsid w:val="00DF5125"/>
     <w:rsid w:val="00DF6C9C"/>
     <w:rsid w:val="00E023D3"/>
     <w:rsid w:val="00E0484D"/>
     <w:rsid w:val="00E04EC5"/>
     <w:rsid w:val="00E10E41"/>
     <w:rsid w:val="00E134B4"/>
     <w:rsid w:val="00E13536"/>
     <w:rsid w:val="00E13C95"/>
     <w:rsid w:val="00E14C52"/>
+    <w:rsid w:val="00E1716C"/>
     <w:rsid w:val="00E2244A"/>
     <w:rsid w:val="00E30101"/>
     <w:rsid w:val="00E30E70"/>
     <w:rsid w:val="00E32379"/>
     <w:rsid w:val="00E335A7"/>
     <w:rsid w:val="00E34847"/>
     <w:rsid w:val="00E35C4C"/>
     <w:rsid w:val="00E35F19"/>
     <w:rsid w:val="00E37B44"/>
     <w:rsid w:val="00E44B20"/>
     <w:rsid w:val="00E45BE0"/>
     <w:rsid w:val="00E52475"/>
     <w:rsid w:val="00E54C87"/>
     <w:rsid w:val="00E55055"/>
     <w:rsid w:val="00E600D3"/>
     <w:rsid w:val="00E619CC"/>
     <w:rsid w:val="00E63101"/>
     <w:rsid w:val="00E655B6"/>
     <w:rsid w:val="00E73069"/>
     <w:rsid w:val="00E74FC1"/>
     <w:rsid w:val="00E77C00"/>
     <w:rsid w:val="00E83885"/>
     <w:rsid w:val="00E839F7"/>
     <w:rsid w:val="00E84293"/>
     <w:rsid w:val="00E90037"/>
     <w:rsid w:val="00E93FBA"/>
     <w:rsid w:val="00E96C39"/>
     <w:rsid w:val="00E97225"/>
+    <w:rsid w:val="00EA0400"/>
     <w:rsid w:val="00EA30EF"/>
     <w:rsid w:val="00EA330C"/>
     <w:rsid w:val="00EA3555"/>
-    <w:rsid w:val="00EA40D9"/>
     <w:rsid w:val="00EA7409"/>
     <w:rsid w:val="00EA7546"/>
     <w:rsid w:val="00EA79CF"/>
     <w:rsid w:val="00EC1E42"/>
     <w:rsid w:val="00EC2492"/>
+    <w:rsid w:val="00EC2C68"/>
     <w:rsid w:val="00EC3D53"/>
     <w:rsid w:val="00EC5F14"/>
     <w:rsid w:val="00ED08A8"/>
     <w:rsid w:val="00ED18BC"/>
     <w:rsid w:val="00ED38B2"/>
     <w:rsid w:val="00EE120A"/>
     <w:rsid w:val="00EE3EBE"/>
     <w:rsid w:val="00EF0D54"/>
     <w:rsid w:val="00EF2DDD"/>
     <w:rsid w:val="00EF328F"/>
     <w:rsid w:val="00EF3C48"/>
     <w:rsid w:val="00EF49BF"/>
     <w:rsid w:val="00EF56D8"/>
     <w:rsid w:val="00EF5C5A"/>
     <w:rsid w:val="00EF67A3"/>
     <w:rsid w:val="00EF7A65"/>
     <w:rsid w:val="00F02494"/>
     <w:rsid w:val="00F06EA4"/>
     <w:rsid w:val="00F10ECD"/>
     <w:rsid w:val="00F12CF9"/>
     <w:rsid w:val="00F14B64"/>
     <w:rsid w:val="00F15FBF"/>
     <w:rsid w:val="00F20983"/>
+    <w:rsid w:val="00F20AE3"/>
     <w:rsid w:val="00F2105B"/>
     <w:rsid w:val="00F210DB"/>
     <w:rsid w:val="00F23230"/>
     <w:rsid w:val="00F2531D"/>
     <w:rsid w:val="00F372C2"/>
     <w:rsid w:val="00F41AB4"/>
     <w:rsid w:val="00F447C8"/>
     <w:rsid w:val="00F471B2"/>
     <w:rsid w:val="00F508C9"/>
     <w:rsid w:val="00F50A61"/>
     <w:rsid w:val="00F51B42"/>
     <w:rsid w:val="00F51D09"/>
     <w:rsid w:val="00F525B7"/>
     <w:rsid w:val="00F52D45"/>
     <w:rsid w:val="00F54330"/>
     <w:rsid w:val="00F544FE"/>
     <w:rsid w:val="00F578EF"/>
     <w:rsid w:val="00F60EC8"/>
     <w:rsid w:val="00F6130D"/>
     <w:rsid w:val="00F62B95"/>
     <w:rsid w:val="00F64046"/>
     <w:rsid w:val="00F65D58"/>
     <w:rsid w:val="00F7100C"/>
     <w:rsid w:val="00F7218D"/>
     <w:rsid w:val="00F72994"/>
     <w:rsid w:val="00F72D60"/>
     <w:rsid w:val="00F81A8F"/>
     <w:rsid w:val="00F84394"/>
     <w:rsid w:val="00F85BB2"/>
     <w:rsid w:val="00F868A6"/>
     <w:rsid w:val="00F90D92"/>
     <w:rsid w:val="00F955A2"/>
+    <w:rsid w:val="00FA0EAF"/>
     <w:rsid w:val="00FA40EF"/>
     <w:rsid w:val="00FB14C4"/>
     <w:rsid w:val="00FB2C33"/>
     <w:rsid w:val="00FB5269"/>
     <w:rsid w:val="00FB6279"/>
     <w:rsid w:val="00FC1AFC"/>
     <w:rsid w:val="00FC398B"/>
     <w:rsid w:val="00FC4582"/>
     <w:rsid w:val="00FC5284"/>
     <w:rsid w:val="00FC5C09"/>
+    <w:rsid w:val="00FD2820"/>
     <w:rsid w:val="00FD3D61"/>
     <w:rsid w:val="00FD4208"/>
     <w:rsid w:val="00FD4907"/>
     <w:rsid w:val="00FD7075"/>
     <w:rsid w:val="00FE3E83"/>
     <w:rsid w:val="00FE4636"/>
     <w:rsid w:val="00FF00B4"/>
     <w:rsid w:val="00FF03FC"/>
     <w:rsid w:val="00FF40A7"/>
     <w:rsid w:val="00FF485F"/>
+    <w:rsid w:val="00FF5422"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -10567,51 +10357,51 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C2636E"/>
+    <w:rsid w:val="002B0532"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
@@ -11455,51 +11245,77 @@
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:divs>
+    <w:div w:id="307319860">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="981348415">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1417019627">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1787504254">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -11524,236 +11340,236 @@
 
 <file path=word/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/_____Microsoft_Office_Excel3.xlsx"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/_____Microsoft_Office_Excel4.xlsx"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/_____Microsoft_Office_Excel5.xlsx"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:lang val="ru-RU"/>
   <c:style val="26"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" rtl="0">
-              <a:defRPr/>
+              <a:defRPr sz="1200"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1400">
+              <a:rPr lang="ru-RU" sz="1200">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Количество размещенных извещений государственными заказчиками Курской области конкурентными способами определения поставщика (подрядчика, исполнителя) </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr" rtl="0">
-              <a:defRPr/>
+              <a:defRPr sz="1200"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" sz="1400">
+              <a:rPr lang="ru-RU" sz="1200">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>в 1 квартале  2025 года</a:t>
+              <a:t>в 2 квартале  2025 года</a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.10690583738707436"/>
           <c:y val="0"/>
         </c:manualLayout>
       </c:layout>
     </c:title>
     <c:plotArea>
       <c:layout/>
       <c:pieChart>
         <c:varyColors val="1"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Лист1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Объем закупок по конкурентным способам определения поставщика государственными и муниципальными заказчиками Курской области</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:explosion val="25"/>
           <c:dPt>
             <c:idx val="1"/>
             <c:explosion val="12"/>
           </c:dPt>
           <c:dPt>
             <c:idx val="2"/>
             <c:explosion val="11"/>
           </c:dPt>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="0"/>
               <c:layout/>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:r>
-                      <a:rPr lang="ru-RU">
+                      <a:rPr lang="ru-RU" b="1">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:rPr>
-                      <a:t>80,60%</a:t>
+                      <a:t>84,01%</a:t>
                     </a:r>
-                    <a:endParaRPr lang="en-US">
+                    <a:endParaRPr lang="en-US" b="1">
                       <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                     </a:endParaRPr>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:showPercent val="1"/>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="1"/>
               <c:layout/>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:r>
-                      <a:rPr lang="ru-RU">
+                      <a:rPr lang="ru-RU" b="1">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:rPr>
-                      <a:t>3,48</a:t>
+                      <a:t>3,01</a:t>
                     </a:r>
                     <a:r>
-                      <a:rPr lang="en-US">
+                      <a:rPr lang="en-US" b="1">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:rPr>
-                      <a:t>%</a:t>
+                      <a:t> %</a:t>
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:showPercent val="1"/>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="2"/>
               <c:layout/>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:r>
-                      <a:rPr lang="ru-RU">
+                      <a:rPr lang="ru-RU" b="1">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:rPr>
-                      <a:t>15,92</a:t>
+                      <a:t>12,98</a:t>
                     </a:r>
                     <a:r>
-                      <a:rPr lang="en-US">
+                      <a:rPr lang="en-US" b="1">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:rPr>
                       <a:t>%</a:t>
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:showPercent val="1"/>
             </c:dLbl>
             <c:txPr>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
-                  <a:defRPr>
+                  <a:defRPr b="1">
                     <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                     <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="ru-RU"/>
               </a:p>
             </c:txPr>
             <c:showPercent val="1"/>
             <c:showLeaderLines val="1"/>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>Лист1!$A$2:$A$4</c:f>
               <c:strCache>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
                   <c:v>Электронный аукцион</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>Открытый конкурс в электронной форме</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>Запрос котировок в электронной форме</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Лист1!$B$2:$B$4</c:f>
               <c:numCache>
                 <c:formatCode>0.00%</c:formatCode>
                 <c:ptCount val="3"/>
                 <c:pt idx="0">
-                  <c:v>0.80600000000000005</c:v>
+                  <c:v>0.84010000000000029</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>3.4800000000000011E-2</c:v>
+                  <c:v>3.0100000000000012E-2</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>0.15930000000000005</c:v>
+                  <c:v>0.1298</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:dLbls>
           <c:showPercent val="1"/>
         </c:dLbls>
         <c:firstSliceAng val="0"/>
       </c:pieChart>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:legendEntry>
         <c:idx val="0"/>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:pPr>
@@ -11956,1151 +11772,1166 @@
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="00B0F0"/>
             </a:solidFill>
             <a:scene3d>
               <a:camera prst="orthographicFront"/>
               <a:lightRig rig="threePt" dir="t"/>
             </a:scene3d>
             <a:sp3d>
               <a:bevelT/>
             </a:sp3d>
           </c:spPr>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="0"/>
               <c:layout/>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:r>
                       <a:rPr lang="ru-RU"/>
-                      <a:t>2412</a:t>
+                      <a:t>2 847</a:t>
                     </a:r>
                     <a:endParaRPr lang="en-US"/>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:showVal val="1"/>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="1"/>
               <c:layout/>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:r>
                       <a:rPr lang="ru-RU"/>
-                      <a:t>2474</a:t>
+                      <a:t>2 858</a:t>
                     </a:r>
                     <a:endParaRPr lang="en-US"/>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:showVal val="1"/>
             </c:dLbl>
             <c:showVal val="1"/>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>Лист1!$A$2:$A$3</c:f>
               <c:strCache>
                 <c:ptCount val="2"/>
                 <c:pt idx="0">
-                  <c:v>1 квартал 2024 года</c:v>
+                  <c:v>2 квартал 2024 года</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>1 квартал 2025 года</c:v>
+                  <c:v>2 квартал 2025 года</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Лист1!$B$2:$B$3</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="2"/>
                 <c:pt idx="0">
-                  <c:v>2412</c:v>
+                  <c:v>2847</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>2474</c:v>
+                  <c:v>2858</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Лист1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Объем извещений, млн. руб.</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="92D050"/>
             </a:solidFill>
             <a:scene3d>
               <a:camera prst="orthographicFront"/>
               <a:lightRig rig="threePt" dir="t"/>
             </a:scene3d>
             <a:sp3d>
               <a:bevelT/>
             </a:sp3d>
           </c:spPr>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="0"/>
               <c:layout/>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:r>
                       <a:rPr lang="ru-RU"/>
-                      <a:t>2</a:t>
-[...3 lines deleted...]
-                      <a:t> 528,82</a:t>
+                      <a:t>5 374,47</a:t>
                     </a:r>
                     <a:endParaRPr lang="en-US"/>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:showVal val="1"/>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="1"/>
               <c:layout/>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:r>
-                      <a:rPr lang="ru-RU"/>
-                      <a:t>12 695,77</a:t>
+                      <a:rPr lang="ru-RU" baseline="0"/>
+                      <a:t>6 840,55 </a:t>
                     </a:r>
                     <a:endParaRPr lang="en-US"/>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:showVal val="1"/>
             </c:dLbl>
             <c:showVal val="1"/>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>Лист1!$A$2:$A$3</c:f>
               <c:strCache>
                 <c:ptCount val="2"/>
                 <c:pt idx="0">
-                  <c:v>1 квартал 2024 года</c:v>
+                  <c:v>2 квартал 2024 года</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>1 квартал 2025 года</c:v>
+                  <c:v>2 квартал 2025 года</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Лист1!$C$2:$C$3</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
                 <c:ptCount val="2"/>
                 <c:pt idx="0">
-                  <c:v>2528.8200000000002</c:v>
+                  <c:v>5374.4699999999993</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>12695.77</c:v>
+                  <c:v>6840.55</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:dLbls>
           <c:showVal val="1"/>
         </c:dLbls>
         <c:gapWidth val="75"/>
-        <c:axId val="84769792"/>
-        <c:axId val="84779776"/>
+        <c:axId val="74128000"/>
+        <c:axId val="74137984"/>
       </c:barChart>
       <c:catAx>
-        <c:axId val="84769792"/>
+        <c:axId val="74128000"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="0"/>
         <c:majorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
-        <c:crossAx val="84779776"/>
+        <c:crossAx val="74137984"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="84779776"/>
+        <c:axId val="74137984"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:axPos val="l"/>
         <c:numFmt formatCode="#,##0" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
-        <c:crossAx val="84769792"/>
+        <c:crossAx val="74128000"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
       <c:layout/>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
   </c:chart>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr>
           <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
           <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
         </a:defRPr>
       </a:pPr>
       <a:endParaRPr lang="ru-RU"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId1"/>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart3.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <c:date1904 val="1"/>
   <c:lang val="ru-RU"/>
   <c:style val="26"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
-              <a:defRPr b="1" cap="none" spc="0">
+              <a:defRPr sz="1200" b="1" cap="none" spc="0">
                 <a:ln w="1905"/>
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:innerShdw blurRad="69850" dist="43180" dir="5400000">
                     <a:srgbClr val="000000">
                       <a:alpha val="65000"/>
                     </a:srgbClr>
                   </a:innerShdw>
                 </a:effectLst>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ru-RU" b="1" cap="none" spc="0">
+              <a:rPr lang="ru-RU" sz="1200" b="1" cap="none" spc="0">
                 <a:ln w="1905"/>
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:innerShdw blurRad="69850" dist="43180" dir="5400000">
                     <a:srgbClr val="000000">
                       <a:alpha val="65000"/>
                     </a:srgbClr>
                   </a:innerShdw>
                 </a:effectLst>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Количество поданных заявок </a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
       <c:layout/>
+      <c:spPr>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </c:spPr>
     </c:title>
     <c:view3D>
       <c:rAngAx val="1"/>
     </c:view3D>
     <c:plotArea>
-      <c:layout/>
+      <c:layout>
+        <c:manualLayout>
+          <c:layoutTarget val="inner"/>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="9.9643157010915182E-2"/>
+          <c:y val="0.13909465020576131"/>
+          <c:w val="0.52504198152812764"/>
+          <c:h val="0.67567544797641055"/>
+        </c:manualLayout>
+      </c:layout>
       <c:bar3DChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Лист1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Всего подано заявок, шт.</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="0"/>
               <c:layout>
                 <c:manualLayout>
-                  <c:x val="2.3956302434887972E-2"/>
-                  <c:y val="-2.4849982493604907E-2"/>
+                  <c:x val="2.6055323059428658E-2"/>
+                  <c:y val="-7.3929761847253764E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:showVal val="1"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="1"/>
               <c:showVal val="1"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
               </c:extLst>
             </c:dLbl>
             <c:delete val="1"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="0"/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>Лист1!$A$2</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>1 квартал 2025 года</c:v>
+                  <c:v>2 квартал 2025 года</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Лист1!$B$2</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>4626</c:v>
+                  <c:v>5097</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Лист1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Кол-во недопущенных заявок, шт.</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="0"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="1.6088448462333881E-2"/>
                   <c:y val="-3.4789638349077952E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:showVal val="1"/>
             </c:dLbl>
             <c:txPr>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
-                  <a:defRPr sz="1000">
+                  <a:defRPr sz="1100" b="1">
                     <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                     <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="ru-RU"/>
               </a:p>
             </c:txPr>
             <c:showVal val="1"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="0"/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>Лист1!$A$2</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>1 квартал 2025 года</c:v>
+                  <c:v>2 квартал 2025 года</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Лист1!$C$2</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>291</c:v>
+                  <c:v>336</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Лист1!$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Кол-во допущенных заявок, шт.</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="0"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="1.8099504520125605E-2"/>
                   <c:y val="-2.705860760483841E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
                       <a:lnSpc>
                         <a:spcPct val="100000"/>
                       </a:lnSpc>
                       <a:spcBef>
                         <a:spcPts val="0"/>
                       </a:spcBef>
                       <a:spcAft>
                         <a:spcPts val="0"/>
                       </a:spcAft>
                       <a:buClrTx/>
                       <a:buSzTx/>
                       <a:buFontTx/>
                       <a:buNone/>
                       <a:tabLst/>
-                      <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                      <a:defRPr sz="1100" b="1" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                         <a:solidFill>
                           <a:sysClr val="windowText" lastClr="000000"/>
                         </a:solidFill>
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:ea typeface="+mn-ea"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:defRPr>
                     </a:pPr>
                     <a:r>
-                      <a:rPr lang="en-US" sz="1000">
+                      <a:rPr lang="ru-RU" sz="1100" b="1" i="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:rPr>
                       <a:t>4</a:t>
                     </a:r>
                     <a:r>
-                      <a:rPr lang="en-US" sz="1400">
+                      <a:rPr lang="ru-RU" sz="1100" b="1" i="0" baseline="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:rPr>
-                      <a:t> </a:t>
+                      <a:t> 761</a:t>
                     </a:r>
                     <a:r>
-                      <a:rPr lang="en-US" sz="1100">
-[...6 lines deleted...]
-                      <a:rPr lang="en-US" sz="1400">
+                      <a:rPr lang="en-US" sz="1100" b="1" i="0">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:rPr>
                       <a:t> </a:t>
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:spPr/>
               <c:showVal val="1"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
               </c:extLst>
             </c:dLbl>
             <c:txPr>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
-                  <a:defRPr sz="1000">
+                  <a:defRPr sz="1100" b="1" i="0">
                     <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                     <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="ru-RU"/>
               </a:p>
             </c:txPr>
             <c:showVal val="1"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="0"/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>Лист1!$A$2</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>1 квартал 2025 года</c:v>
+                  <c:v>2 квартал 2025 года</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Лист1!$D$2</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>4335</c:v>
+                  <c:v>4761</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:dLbls>
           <c:showVal val="1"/>
         </c:dLbls>
         <c:shape val="cylinder"/>
-        <c:axId val="84852736"/>
-        <c:axId val="84854272"/>
+        <c:axId val="74232192"/>
+        <c:axId val="74233728"/>
         <c:axId val="0"/>
       </c:bar3DChart>
       <c:catAx>
-        <c:axId val="84852736"/>
+        <c:axId val="74232192"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="0"/>
         <c:tickLblPos val="nextTo"/>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="84854272"/>
+        <c:crossAx val="74233728"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="84854272"/>
+        <c:axId val="74233728"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:axPos val="l"/>
         <c:majorGridlines/>
         <c:numFmt formatCode="#,##0" sourceLinked="1"/>
         <c:tickLblPos val="nextTo"/>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="84852736"/>
+        <c:crossAx val="74232192"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
+      <c:spPr>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr>
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="ru-RU"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
   </c:chart>
   <c:externalData r:id="rId1"/>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart4.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <c:date1904 val="1"/>
   <c:lang val="ru-RU"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="ru-RU" sz="1400" b="1" cap="none" spc="0">
                 <a:ln w="1905"/>
                 <a:solidFill>
-                  <a:schemeClr val="tx2"/>
+                  <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:innerShdw blurRad="69850" dist="43180" dir="5400000">
                     <a:srgbClr val="000000">
                       <a:alpha val="65000"/>
                     </a:srgbClr>
                   </a:innerShdw>
                 </a:effectLst>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Объем</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ru-RU" sz="1400" b="1" cap="none" spc="0" baseline="0">
                 <a:ln w="1905"/>
                 <a:solidFill>
-                  <a:schemeClr val="tx2"/>
+                  <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:innerShdw blurRad="69850" dist="43180" dir="5400000">
                     <a:srgbClr val="000000">
                       <a:alpha val="65000"/>
                     </a:srgbClr>
                   </a:innerShdw>
                 </a:effectLst>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> и количество заключенных контрактов государственными заказчиками Курской области </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="ru-RU" sz="1400" b="1" cap="none" spc="0" baseline="0">
                 <a:ln w="1905"/>
                 <a:solidFill>
-                  <a:schemeClr val="tx2"/>
+                  <a:sysClr val="windowText" lastClr="000000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:innerShdw blurRad="69850" dist="43180" dir="5400000">
                     <a:srgbClr val="000000">
                       <a:alpha val="65000"/>
                     </a:srgbClr>
                   </a:innerShdw>
                 </a:effectLst>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>в 1 квартале 2025 г.</a:t>
+              <a:t>в 2 квартале 2025 г.</a:t>
             </a:r>
             <a:endParaRPr lang="ru-RU" sz="1400" b="1" cap="none" spc="0">
               <a:ln w="1905"/>
               <a:solidFill>
-                <a:schemeClr val="tx2"/>
+                <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst>
                 <a:innerShdw blurRad="69850" dist="43180" dir="5400000">
                   <a:srgbClr val="000000">
                     <a:alpha val="65000"/>
                   </a:srgbClr>
                 </a:innerShdw>
               </a:effectLst>
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </c:rich>
       </c:tx>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
-          <c:x val="0.19590348081490541"/>
-          <c:y val="3.0476190476191489E-2"/>
+          <c:x val="0.19590348081490588"/>
+          <c:y val="3.0476190476191576E-2"/>
         </c:manualLayout>
       </c:layout>
     </c:title>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="8.4479090066871376E-2"/>
           <c:y val="0.22672728368108971"/>
           <c:w val="0.55393394415007391"/>
           <c:h val="0.68041189697627369"/>
         </c:manualLayout>
       </c:layout>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Лист1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Кол-во контрактов, шт.</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="00B0F0"/>
             </a:solidFill>
             <a:scene3d>
               <a:camera prst="orthographicFront"/>
               <a:lightRig rig="threePt" dir="t"/>
             </a:scene3d>
             <a:sp3d>
               <a:bevelT/>
             </a:sp3d>
           </c:spPr>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="0"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.0450628030219391E-3"/>
-                  <c:y val="7.9033016695164299E-3"/>
+                  <c:y val="7.9033016695164333E-3"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:r>
                       <a:rPr lang="ru-RU" sz="1200"/>
                       <a:t>3</a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="ru-RU" sz="1200" baseline="0"/>
-                      <a:t> 573</a:t>
+                      <a:t> 206</a:t>
                     </a:r>
                     <a:endParaRPr lang="en-US" sz="1200"/>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:showVal val="1"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:layout>
                     <c:manualLayout>
                       <c:w val="6.7901609474643188E-2"/>
                       <c:h val="5.9534218363659908E-2"/>
                     </c:manualLayout>
                   </c15:layout>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="1"/>
               <c:layout>
                 <c:manualLayout>
-                  <c:x val="3.9782947994759362E-3"/>
-                  <c:y val="4.4727921802322507E-3"/>
+                  <c:x val="3.9782947994759449E-3"/>
+                  <c:y val="4.4727921802322768E-3"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:r>
                       <a:rPr lang="ru-RU" sz="1200"/>
-                      <a:t>3</a:t>
+                      <a:t>2</a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="ru-RU" sz="1200" baseline="0"/>
-                      <a:t> 263</a:t>
+                      <a:t> 870</a:t>
                     </a:r>
                     <a:endParaRPr lang="en-US" sz="1200"/>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:showVal val="1"/>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                   <c15:layout>
                     <c:manualLayout>
                       <c:w val="5.9803623848567661E-2"/>
                       <c:h val="5.9534218363659908E-2"/>
                     </c:manualLayout>
                   </c15:layout>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="1200" b="1">
                     <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                     <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="ru-RU"/>
               </a:p>
             </c:txPr>
             <c:showVal val="1"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="0"/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>Лист1!$A$2:$A$3</c:f>
               <c:strCache>
                 <c:ptCount val="2"/>
                 <c:pt idx="0">
-                  <c:v>1 квартал 2024 года</c:v>
+                  <c:v>2 квартал 2024 года</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>1 квартал 2025 года</c:v>
+                  <c:v>2 квартал 2025 года</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Лист1!$B$2:$B$3</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="2"/>
                 <c:pt idx="0">
-                  <c:v>3573</c:v>
+                  <c:v>3206</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>3263</c:v>
+                  <c:v>2870</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Лист1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Объем контрактов, млн. руб.</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="92D050"/>
             </a:solidFill>
             <a:scene3d>
               <a:camera prst="orthographicFront"/>
               <a:lightRig rig="threePt" dir="t"/>
             </a:scene3d>
             <a:sp3d>
               <a:bevelT/>
             </a:sp3d>
           </c:spPr>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="0"/>
               <c:layout>
                 <c:manualLayout>
-                  <c:x val="1.9739546991257941E-3"/>
-                  <c:y val="-2.7016140252671239E-7"/>
+                  <c:x val="-4.0737574872992711E-3"/>
+                  <c:y val="-2.6116138467766165E-7"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:r>
                       <a:rPr lang="ru-RU" sz="1200"/>
-                      <a:t>3</a:t>
-[...3 lines deleted...]
-                      <a:t> 919,33</a:t>
+                      <a:t>5 721,71</a:t>
                     </a:r>
                     <a:endParaRPr lang="en-US" sz="1200"/>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:showVal val="1"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+              </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="1"/>
               <c:layout>
                 <c:manualLayout>
-                  <c:x val="7.9750714409336908E-3"/>
+                  <c:x val="7.9750714409337134E-3"/>
                   <c:y val="3.4310498120892381E-3"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:r>
                       <a:rPr lang="ru-RU" sz="1200"/>
-                      <a:t>11</a:t>
+                      <a:t>5</a:t>
                     </a:r>
                     <a:r>
                       <a:rPr lang="ru-RU" sz="1200" baseline="0"/>
-                      <a:t> 163,23</a:t>
+                      <a:t> 518,96</a:t>
                     </a:r>
                     <a:endParaRPr lang="en-US" sz="1200"/>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:showVal val="1"/>
             </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="1200" b="1">
                     <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                     <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="ru-RU"/>
               </a:p>
             </c:txPr>
             <c:showVal val="1"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="0"/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>Лист1!$A$2:$A$3</c:f>
               <c:strCache>
                 <c:ptCount val="2"/>
                 <c:pt idx="0">
-                  <c:v>1 квартал 2024 года</c:v>
+                  <c:v>2 квартал 2024 года</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>1 квартал 2025 года</c:v>
+                  <c:v>2 квартал 2025 года</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Лист1!$C$2:$C$3</c:f>
               <c:numCache>
                 <c:formatCode>#,##0.00</c:formatCode>
                 <c:ptCount val="2"/>
                 <c:pt idx="0">
-                  <c:v>3919.3300000000004</c:v>
+                  <c:v>5721.71</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>11163.230000000001</c:v>
+                  <c:v>5518.96</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
-        <c:axId val="84917248"/>
-        <c:axId val="84927232"/>
+        <c:axId val="74288512"/>
+        <c:axId val="74294400"/>
       </c:barChart>
       <c:catAx>
-        <c:axId val="84917248"/>
+        <c:axId val="74288512"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="0"/>
         <c:tickLblPos val="nextTo"/>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1200">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="84927232"/>
+        <c:crossAx val="74294400"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="84927232"/>
+        <c:axId val="74294400"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:axPos val="l"/>
-        <c:minorGridlines/>
+        <c:minorGridlines>
+          <c:spPr>
+            <a:ln w="3175">
+              <a:solidFill>
+                <a:srgbClr val="92D050"/>
+              </a:solidFill>
+            </a:ln>
+          </c:spPr>
+        </c:minorGridlines>
         <c:numFmt formatCode="#,##0" sourceLinked="1"/>
         <c:tickLblPos val="nextTo"/>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="84917248"/>
+        <c:crossAx val="74288512"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1200">
               <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="ru-RU"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
   </c:chart>
   <c:externalData r:id="rId1"/>
@@ -13137,384 +12968,334 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="ru-RU" sz="1400" b="1" cap="none" spc="0">
                 <a:ln w="1905"/>
                 <a:solidFill>
                   <a:schemeClr val="tx2"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:innerShdw blurRad="69850" dist="43180" dir="5400000">
                     <a:srgbClr val="000000">
                       <a:alpha val="65000"/>
                     </a:srgbClr>
                   </a:innerShdw>
                 </a:effectLst>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Экономия средств, млн. руб.</a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
       <c:layout/>
     </c:title>
     <c:plotArea>
-      <c:layout>
-[...9 lines deleted...]
-      </c:layout>
+      <c:layout/>
       <c:barChart>
         <c:barDir val="bar"/>
         <c:grouping val="clustered"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Лист1!$B$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Экономия бюджетных средств, млн. руб.</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent5">
                 <a:lumMod val="60000"/>
                 <a:lumOff val="40000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:effectLst>
               <a:innerShdw blurRad="63500" dist="50800" dir="13500000">
                 <a:prstClr val="black">
                   <a:alpha val="50000"/>
                 </a:prstClr>
               </a:innerShdw>
             </a:effectLst>
           </c:spPr>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="0"/>
-              <c:layout>
-[...4 lines deleted...]
-              </c:layout>
+              <c:layout/>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
-                    <a:pPr marL="0" marR="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...17 lines deleted...]
-                        </a:solidFill>
+                    <a:pPr>
+                      <a:defRPr sz="1200" b="1">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
-                        <a:ea typeface="+mn-ea"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       </a:defRPr>
                     </a:pPr>
                     <a:r>
-                      <a:rPr lang="ru-RU" sz="1100" b="1" i="0" baseline="0"/>
-                      <a:t>189,58</a:t>
+                      <a:rPr lang="ru-RU" sz="1200"/>
+                      <a:t>363,35</a:t>
                     </a:r>
-                    <a:endParaRPr lang="en-US" sz="1100" b="1" i="0" baseline="0"/>
-[...26 lines deleted...]
-                    <a:endParaRPr lang="en-US" sz="1100"/>
+                    <a:endParaRPr lang="en-US" sz="1200"/>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:spPr>
                 <a:noFill/>
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:effectLst/>
               </c:spPr>
               <c:showVal val="1"/>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="1"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="8.3123261652065777E-3"/>
                   <c:y val="-1.1248045984137601E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
-                    <a:r>
-                      <a:rPr lang="ru-RU" sz="1100">
+                    <a:pPr>
+                      <a:defRPr sz="1200" b="1">
                         <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                         <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
-                      </a:rPr>
-                      <a:t>434,33</a:t>
+                      </a:defRPr>
+                    </a:pPr>
+                    <a:r>
+                      <a:rPr lang="ru-RU" sz="1200" b="1" i="0" u="none" strike="noStrike" baseline="0"/>
+                      <a:t>290,55 </a:t>
                     </a:r>
-                    <a:endParaRPr lang="en-US" sz="1100">
+                    <a:endParaRPr lang="en-US" sz="1200">
                       <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                       <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                     </a:endParaRPr>
                   </a:p>
                 </c:rich>
               </c:tx>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:effectLst/>
+              </c:spPr>
               <c:showVal val="1"/>
             </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
-                  <a:defRPr sz="1100" b="1">
+                  <a:defRPr b="1">
                     <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                     <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="ru-RU"/>
               </a:p>
             </c:txPr>
             <c:showVal val="1"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
                 <c15:showLeaderLines val="0"/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:strRef>
               <c:f>Лист1!$A$2:$A$3</c:f>
               <c:strCache>
                 <c:ptCount val="2"/>
                 <c:pt idx="0">
-                  <c:v>1 квартал 2024 года</c:v>
+                  <c:v>2 квартал 2024 года</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>1 квартал 2025 года</c:v>
+                  <c:v>2 квартал 2025 года</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Лист1!$B$2:$B$3</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="2"/>
                 <c:pt idx="0">
-                  <c:v>189.58</c:v>
+                  <c:v>363.35</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>434.33</c:v>
+                  <c:v>290.55</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Лист1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Столбец1</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:cat>
             <c:strRef>
               <c:f>Лист1!$A$2:$A$3</c:f>
               <c:strCache>
                 <c:ptCount val="2"/>
                 <c:pt idx="0">
-                  <c:v>1 квартал 2024 года</c:v>
+                  <c:v>2 квартал 2024 года</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>1 квартал 2025 года</c:v>
+                  <c:v>2 квартал 2025 года</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Лист1!$C$2:$C$3</c:f>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Лист1!$D$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Столбец2</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:cat>
             <c:strRef>
               <c:f>Лист1!$A$2:$A$3</c:f>
               <c:strCache>
                 <c:ptCount val="2"/>
                 <c:pt idx="0">
-                  <c:v>1 квартал 2024 года</c:v>
+                  <c:v>2 квартал 2024 года</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>1 квартал 2025 года</c:v>
+                  <c:v>2 квартал 2025 года</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Лист1!$D$2:$D$3</c:f>
             </c:numRef>
           </c:val>
         </c:ser>
-        <c:axId val="85047936"/>
-        <c:axId val="85066112"/>
+        <c:axId val="74378240"/>
+        <c:axId val="74396416"/>
       </c:barChart>
       <c:catAx>
-        <c:axId val="85047936"/>
+        <c:axId val="74378240"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:axPos val="l"/>
         <c:minorGridlines/>
         <c:numFmt formatCode="General" sourceLinked="0"/>
         <c:tickLblPos val="nextTo"/>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1200">
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="85066112"/>
+        <c:crossAx val="74396416"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="85066112"/>
+        <c:axId val="74396416"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:min val="0"/>
         </c:scaling>
         <c:axPos val="b"/>
         <c:majorGridlines/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:tickLblPos val="nextTo"/>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:cs typeface="Times New Roman" pitchFamily="18" charset="0"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="ru-RU"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="85047936"/>
+        <c:crossAx val="74378240"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
   </c:chart>
   <c:externalData r:id="rId1"/>
 </c:chartSpace>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -13776,82 +13557,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F09BE749-1BB4-4307-934D-30757D78E60D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C0E0C75-3A48-4BBD-85EC-3B0D0263A923}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>1495</Words>
-  <Characters>8523</Characters>
+  <Words>1487</Words>
+  <Characters>8476</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>71</Lines>
+  <Lines>70</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Комитет по управлению имуществом Курской области</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9999</CharactersWithSpaces>
+  <CharactersWithSpaces>9944</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Пользователь Windows</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>